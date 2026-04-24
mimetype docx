--- v0 (2025-10-19)
+++ v1 (2026-04-24)
@@ -1,26431 +1,26407 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3953AB3D" w14:textId="77777777" w:rsidR="00780DF2" w:rsidRPr="00AB323D" w:rsidRDefault="00BE3774" w:rsidP="00780DF2">
+    <w:p w14:paraId="3953AB3D" w14:textId="77777777" w:rsidR="00780DF2" w:rsidRPr="00B4693F" w:rsidRDefault="00BE3774" w:rsidP="00780DF2">
       <w:pPr>
         <w:ind w:left="210" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00780DF2" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00780DF2" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付要綱</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DD2671" w14:textId="77777777" w:rsidR="00AC180A" w:rsidRPr="00AB323D" w:rsidRDefault="00AC180A" w:rsidP="00242BF0">
+    <w:p w14:paraId="59DD2671" w14:textId="77777777" w:rsidR="00AC180A" w:rsidRPr="00B4693F" w:rsidRDefault="00AC180A" w:rsidP="00242BF0">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　（目的）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141895D8" w14:textId="77777777" w:rsidR="00242BF0" w:rsidRPr="00AB323D" w:rsidRDefault="00242BF0" w:rsidP="00242BF0">
+    <w:p w14:paraId="141895D8" w14:textId="77777777" w:rsidR="00242BF0" w:rsidRPr="00B4693F" w:rsidRDefault="00242BF0" w:rsidP="00242BF0">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第１条　この要綱は、本市内でコンベンション</w:t>
       </w:r>
-      <w:r w:rsidR="00AC180A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00AC180A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>開催</w:t>
       </w:r>
-      <w:r w:rsidR="00E04CD9" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E04CD9" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>し、</w:t>
       </w:r>
-      <w:r w:rsidR="0072623F" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="0072623F" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又はエクスカーションを実施する</w:t>
       </w:r>
-      <w:r w:rsidR="00E04CD9" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E04CD9" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業を行う</w:t>
       </w:r>
-      <w:r w:rsidR="0072623F" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="0072623F" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>者</w:t>
       </w:r>
-      <w:r w:rsidR="00AC180A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00AC180A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に対し、</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>予算の範囲内において、</w:t>
       </w:r>
-      <w:r w:rsidR="00E04CD9" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E04CD9" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>当該事業</w:t>
       </w:r>
-      <w:r w:rsidR="00051F38" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00051F38" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に要する経費</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の一部を補助することにより、本市へのコンベンション</w:t>
       </w:r>
-      <w:r w:rsidR="0072623F" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="0072623F" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及びエクスカーション</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の誘致を促進し、もって</w:t>
       </w:r>
-      <w:r w:rsidR="00D87A6A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00D87A6A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>市内産業の活性化</w:t>
       </w:r>
-      <w:r w:rsidR="00F368AF" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F368AF" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>並びに本市の観光及び文化</w:t>
       </w:r>
-      <w:r w:rsidR="00AC180A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00AC180A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の振興に資することを目的とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E393C50" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00242BF0">
+    <w:p w14:paraId="0E393C50" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00242BF0">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　（定義）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CB8F6C" w14:textId="77777777" w:rsidR="00006818" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00006818">
+    <w:p w14:paraId="44CB8F6C" w14:textId="77777777" w:rsidR="00006818" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00006818">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第２</w:t>
       </w:r>
-      <w:r w:rsidR="00DD6049" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00DD6049" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　この要綱において</w:t>
       </w:r>
-      <w:r w:rsidR="00006818" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00006818" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、次の各号に掲げる用語の意義は、それぞれ当該各号に定めるところによる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5049EB37" w14:textId="77777777" w:rsidR="00DD6049" w:rsidRPr="00AB323D" w:rsidRDefault="00006818" w:rsidP="00006818">
+    <w:p w14:paraId="5049EB37" w14:textId="77777777" w:rsidR="00DD6049" w:rsidRPr="00B4693F" w:rsidRDefault="00006818" w:rsidP="00006818">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="421" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">⑴　コンベンション　</w:t>
       </w:r>
-      <w:r w:rsidR="00046FAC" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00046FAC" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>学会、大会、会議、研修会、シンポジウムその他これらに類するものとして市長が適当と認める集会</w:t>
       </w:r>
-      <w:r w:rsidR="00DD6049" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00DD6049" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>をいう。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED173AC" w14:textId="77777777" w:rsidR="007754EE" w:rsidRPr="00AB323D" w:rsidRDefault="007754EE" w:rsidP="00E657E8">
+    <w:p w14:paraId="3ED173AC" w14:textId="77777777" w:rsidR="007754EE" w:rsidRPr="00B4693F" w:rsidRDefault="007754EE" w:rsidP="00E657E8">
       <w:pPr>
         <w:ind w:left="435" w:hangingChars="200" w:hanging="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3348" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00DD3348" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>⑵</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　エクスカーション　</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>コンベンションの</w:t>
       </w:r>
-      <w:r w:rsidR="00373410" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00373410" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者が参加する</w:t>
       </w:r>
-      <w:r w:rsidR="00E04CD9" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E04CD9" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>当該</w:t>
       </w:r>
-      <w:r w:rsidR="008D5C31" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008D5C31" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション</w:t>
       </w:r>
-      <w:r w:rsidR="00373410" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00373410" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に付随して行う</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>観光、視察等（</w:t>
       </w:r>
-      <w:r w:rsidR="00373410" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00373410" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>当該コンベンションを開催する者が企画及び実施する観光、視察等であって、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>市内の有料観光施設を１か所以上利用するものに限る。）</w:t>
       </w:r>
-      <w:r w:rsidR="00373410" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00373410" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>をいう。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="044F6D66" w14:textId="77777777" w:rsidR="007754EE" w:rsidRPr="00AB323D" w:rsidRDefault="007754EE" w:rsidP="007754EE">
+    <w:p w14:paraId="044F6D66" w14:textId="77777777" w:rsidR="007754EE" w:rsidRPr="00B4693F" w:rsidRDefault="007754EE" w:rsidP="007754EE">
       <w:pPr>
         <w:ind w:left="187"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>（補助事業の区分</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3348" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00DD3348" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76248259" w14:textId="77777777" w:rsidR="003A4E45" w:rsidRPr="00AB323D" w:rsidRDefault="007754EE" w:rsidP="003A4E45">
+    <w:p w14:paraId="76248259" w14:textId="77777777" w:rsidR="003A4E45" w:rsidRPr="00B4693F" w:rsidRDefault="007754EE" w:rsidP="003A4E45">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">第３条　</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E45" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="003A4E45" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>この要綱による</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E45" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="003A4E45" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>（以下「補助金」という。）の交付の対象となる事業（以下「補助事業」という。）の区分</w:t>
       </w:r>
-      <w:r w:rsidR="00E47ED3" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E47ED3" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、補助事業の要件</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3348" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00DD3348" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00E47ED3" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E47ED3" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>補助金の交付の対象となる者（以下「補助対象者」という。）</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3348" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00DD3348" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>及び補助金の交付の対象となる経費（以下「補助対象経費」という。）</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E45" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="003A4E45" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>は、</w:t>
       </w:r>
-      <w:r w:rsidR="00E47ED3" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E47ED3" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>別表第１</w:t>
       </w:r>
-      <w:r w:rsidR="003A4E45" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="003A4E45" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>に掲げるとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A9752F" w14:textId="77777777" w:rsidR="003843F6" w:rsidRPr="00AB323D" w:rsidRDefault="00B93616" w:rsidP="00B76938">
+    <w:p w14:paraId="71A9752F" w14:textId="77777777" w:rsidR="003843F6" w:rsidRPr="00B4693F" w:rsidRDefault="00B93616" w:rsidP="00B76938">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　前項の規定にかかわらず、次の各号のいずれかに該当する</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK9"/>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション</w:t>
       </w:r>
-      <w:r w:rsidR="00EA67E9" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00EA67E9" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又はエクスカーション</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00B76938" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00B76938" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に対して</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>は、</w:t>
       </w:r>
-      <w:r w:rsidR="00B76938" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00B76938" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助金を交付しない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0178CC" w14:textId="77777777" w:rsidR="00B76938" w:rsidRPr="00AB323D" w:rsidRDefault="00B76938" w:rsidP="00046FAC">
+    <w:p w14:paraId="0D0178CC" w14:textId="77777777" w:rsidR="00B76938" w:rsidRPr="00B4693F" w:rsidRDefault="00B76938" w:rsidP="00046FAC">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="421" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>⑴　政治的</w:t>
       </w:r>
-      <w:r w:rsidR="002B21FA" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="002B21FA" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>若しくは</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>宗教的な活動</w:t>
       </w:r>
-      <w:r w:rsidR="002B21FA" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="002B21FA" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又は専ら営利若しくは</w:t>
       </w:r>
-      <w:r w:rsidR="005A1256" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="005A1256" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>開催</w:t>
       </w:r>
-      <w:r w:rsidR="00046FAC" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00046FAC" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>者（その構成員を含む。）の</w:t>
       </w:r>
-      <w:r w:rsidR="002B21FA" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="002B21FA" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>福利厚生</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を目的とするもの</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C83F32B" w14:textId="77777777" w:rsidR="00B76938" w:rsidRPr="00AB323D" w:rsidRDefault="00B76938" w:rsidP="00B76938">
+    <w:p w14:paraId="0C83F32B" w14:textId="77777777" w:rsidR="00B76938" w:rsidRPr="00B4693F" w:rsidRDefault="00B76938" w:rsidP="00B76938">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="421" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">⑵　</w:t>
       </w:r>
-      <w:r w:rsidR="005A1256" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="005A1256" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>国</w:t>
       </w:r>
-      <w:r w:rsidR="008E7CB7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008E7CB7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又</w:t>
       </w:r>
-      <w:r w:rsidR="005A1256" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="005A1256" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>は地方公共団体が開催するもの</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54166628" w14:textId="7B0A7F72" w:rsidR="00360989" w:rsidRPr="00AB323D" w:rsidRDefault="0081529B" w:rsidP="00B76938">
+    <w:p w14:paraId="54166628" w14:textId="7B0A7F72" w:rsidR="00360989" w:rsidRPr="00B4693F" w:rsidRDefault="0081529B" w:rsidP="00B76938">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="421" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>⑶</w:t>
       </w:r>
-      <w:r w:rsidR="00360989" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00360989" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　次のアから</w:t>
       </w:r>
-      <w:r w:rsidR="00046FAC" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00046FAC" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>エ</w:t>
       </w:r>
-      <w:r w:rsidR="00360989" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00360989" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>までのいずれか</w:t>
       </w:r>
-      <w:r w:rsidR="00FC523C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FC523C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に該当する者</w:t>
       </w:r>
-      <w:r w:rsidR="00360989" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00360989" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>が</w:t>
       </w:r>
-      <w:r w:rsidR="00FC523C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FC523C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>開催</w:t>
       </w:r>
-      <w:r w:rsidR="00360989" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00360989" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>するもの</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A59F9EC" w14:textId="77777777" w:rsidR="00FF3DE1" w:rsidRPr="00AB323D" w:rsidRDefault="00FF3DE1" w:rsidP="00FF3DE1">
+    <w:p w14:paraId="7A59F9EC" w14:textId="77777777" w:rsidR="00FF3DE1" w:rsidRPr="00B4693F" w:rsidRDefault="00FF3DE1" w:rsidP="00FF3DE1">
       <w:pPr>
         <w:ind w:leftChars="193" w:left="630" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ア　暴力団員による不当な行為の防止等に関する法律（平成３年法律第７７号）第２条第２号に規定する暴力団（以下「暴力団」という。）又は同条第６号に規定する暴力団員（以下「暴力団員」という。）であると認められる</w:t>
       </w:r>
-      <w:r w:rsidR="00046FAC" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00046FAC" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D5DA6D" w14:textId="77777777" w:rsidR="00FF3DE1" w:rsidRPr="00AB323D" w:rsidRDefault="00FF3DE1" w:rsidP="00FF3DE1">
+    <w:p w14:paraId="68D5DA6D" w14:textId="77777777" w:rsidR="00FF3DE1" w:rsidRPr="00B4693F" w:rsidRDefault="00FF3DE1" w:rsidP="00FF3DE1">
       <w:pPr>
         <w:ind w:leftChars="193" w:left="630" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>イ　役員等（個人にあってはその者を、法人にあっては役員又は支店若しくは営業所の代表者その他これらと同等の責任を有する者を、法人以外の団体にあっては代表者、理事その他これらと同等の責任を有する者をいう。）が暴力団員であると認められる</w:t>
       </w:r>
-      <w:r w:rsidR="00046FAC" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00046FAC" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F298600" w14:textId="77777777" w:rsidR="00FF3DE1" w:rsidRPr="00AB323D" w:rsidRDefault="00FF3DE1" w:rsidP="00FF3DE1">
+    <w:p w14:paraId="6F298600" w14:textId="77777777" w:rsidR="00FF3DE1" w:rsidRPr="00B4693F" w:rsidRDefault="00FF3DE1" w:rsidP="00FF3DE1">
       <w:pPr>
         <w:ind w:leftChars="193" w:left="630" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">ウ　</w:t>
       </w:r>
-      <w:r w:rsidR="00046FAC" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00046FAC" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>暴力団又は暴力団員が経営に実質的に関与していると認められる者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27069840" w14:textId="77777777" w:rsidR="00360989" w:rsidRPr="00AB323D" w:rsidRDefault="002F078A" w:rsidP="00FF3DE1">
+    <w:p w14:paraId="27069840" w14:textId="77777777" w:rsidR="00360989" w:rsidRPr="00B4693F" w:rsidRDefault="002F078A" w:rsidP="00FF3DE1">
       <w:pPr>
         <w:ind w:leftChars="193" w:left="630" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>エ　自己、自社若しくは第三者の不正な</w:t>
       </w:r>
-      <w:r w:rsidR="00FF3DE1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FF3DE1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利益を図る目的又は第三者に損害を与</w:t>
       </w:r>
-      <w:r w:rsidR="00046FAC" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00046FAC" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>える目的をもって、暴力団又は暴力団員を利用したと認められる者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430B989B" w14:textId="423F033B" w:rsidR="00F8146B" w:rsidRPr="00AB323D" w:rsidRDefault="0081529B" w:rsidP="009B20C9">
+    <w:p w14:paraId="430B989B" w14:textId="423F033B" w:rsidR="00F8146B" w:rsidRPr="00B4693F" w:rsidRDefault="0081529B" w:rsidP="009B20C9">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="429" w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>⑷</w:t>
       </w:r>
-      <w:r w:rsidR="00F8146B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F8146B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　その他コンベンション</w:t>
       </w:r>
-      <w:r w:rsidR="005E4405" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="005E4405" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又はエクスカーション</w:t>
       </w:r>
-      <w:r w:rsidR="00F8146B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F8146B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の目的</w:t>
       </w:r>
-      <w:r w:rsidR="00933A4E" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00933A4E" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又は内容</w:t>
       </w:r>
-      <w:r w:rsidR="00F8146B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F8146B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>が</w:t>
       </w:r>
-      <w:r w:rsidR="00933A4E" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00933A4E" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助金の目的に照らし</w:t>
       </w:r>
-      <w:r w:rsidR="00F8146B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F8146B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不適当であると市長が認める</w:t>
       </w:r>
-      <w:r w:rsidR="00933A4E" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00933A4E" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>もの</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEA457B" w14:textId="77777777" w:rsidR="00AD26D2" w:rsidRPr="00AB323D" w:rsidRDefault="00F521F5" w:rsidP="00F521F5">
+    <w:p w14:paraId="2EEA457B" w14:textId="77777777" w:rsidR="00AD26D2" w:rsidRPr="00B4693F" w:rsidRDefault="00F521F5" w:rsidP="00F521F5">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（補助金の額</w:t>
       </w:r>
-      <w:r w:rsidR="00D01A30" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00D01A30" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C784AFC" w14:textId="77777777" w:rsidR="00F521F5" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00116958">
+    <w:p w14:paraId="6C784AFC" w14:textId="77777777" w:rsidR="00F521F5" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00116958">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
-      <w:r w:rsidR="00F521F5" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F521F5" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">条　</w:t>
       </w:r>
-      <w:r w:rsidR="008515F8" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008515F8" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催事業に係る</w:t>
       </w:r>
-      <w:r w:rsidR="00F521F5" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F521F5" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助金の額</w:t>
       </w:r>
-      <w:r w:rsidR="00D01A30" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00D01A30" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及び交付限度額</w:t>
       </w:r>
-      <w:r w:rsidR="00F521F5" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F521F5" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>は、</w:t>
       </w:r>
-      <w:r w:rsidR="00E13605" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E13605" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>別表</w:t>
       </w:r>
-      <w:r w:rsidR="005E4405" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="005E4405" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第２</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3348" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00DD3348" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に定める</w:t>
       </w:r>
-      <w:r w:rsidR="00E13605" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E13605" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>とおり</w:t>
       </w:r>
-      <w:r w:rsidR="00E13605" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E13605" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE19470" w14:textId="77777777" w:rsidR="00E37561" w:rsidRPr="00AB323D" w:rsidRDefault="008515F8" w:rsidP="00116958">
+    <w:p w14:paraId="5DE19470" w14:textId="77777777" w:rsidR="00E37561" w:rsidRPr="00B4693F" w:rsidRDefault="008515F8" w:rsidP="00116958">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidR="005E4405" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="005E4405" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3348" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00DD3348" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>エクスカーション実施事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に係る補助金の額は、</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>当該</w:t>
       </w:r>
-      <w:r w:rsidR="00A80017" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A80017" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00836012" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00836012" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の実施に当たり参加者の移動手段としてエクスカーションを実施する者</w:t>
       </w:r>
-      <w:r w:rsidR="00A80017" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A80017" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（以下「実施者」という。）</w:t>
       </w:r>
-      <w:r w:rsidR="00836012" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00836012" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>が借り上げる乗合バス（市内に営業所を置くバス事業者が手配するものに限る。以下「借上げバス」という。）</w:t>
       </w:r>
-      <w:r w:rsidR="00E37561" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E37561" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>１台</w:t>
       </w:r>
-      <w:r w:rsidR="00A80017" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A80017" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ごとに</w:t>
       </w:r>
-      <w:r w:rsidR="00E37561" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E37561" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、次の</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>各号</w:t>
       </w:r>
-      <w:r w:rsidR="00E37561" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E37561" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に掲げる額</w:t>
       </w:r>
-      <w:r w:rsidR="00A80017" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A80017" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を比較していずれか少ない方の額（以下「選定額」という。）を算定</w:t>
       </w:r>
-      <w:r w:rsidR="00836012" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00836012" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>し、</w:t>
       </w:r>
-      <w:r w:rsidR="00A80017" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A80017" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>当該補助事業において用いる全ての借上げバス（当該補助事業において５台以上の借上げバスを利用する場合にあっては、実施者が選択する任意の５台の借上げバス）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に係る選定額を合計した額</w:t>
       </w:r>
-      <w:r w:rsidR="00E37561" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E37561" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3208864C" w14:textId="77777777" w:rsidR="00E37561" w:rsidRPr="00AB323D" w:rsidRDefault="008515F8" w:rsidP="00E657E8">
+    <w:p w14:paraId="3208864C" w14:textId="77777777" w:rsidR="00E37561" w:rsidRPr="00B4693F" w:rsidRDefault="008515F8" w:rsidP="00E657E8">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="436" w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>⑴</w:t>
       </w:r>
-      <w:r w:rsidR="00E37561" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E37561" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00A80017" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A80017" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>当該借上げバスに係る</w:t>
       </w:r>
-      <w:r w:rsidR="00E37561" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E37561" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>補助対象経費</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
-      <w:r w:rsidR="00E37561" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E37561" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２分の１</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を乗じて得た額</w:t>
       </w:r>
-      <w:r w:rsidR="00E37561" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E37561" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（その額に１，０００円未満の端数が生じたときは、その端数を切り捨てた額）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C14E3E2" w14:textId="77777777" w:rsidR="00E37561" w:rsidRPr="00AB323D" w:rsidRDefault="008515F8" w:rsidP="00E657E8">
+    <w:p w14:paraId="0C14E3E2" w14:textId="77777777" w:rsidR="00E37561" w:rsidRPr="00B4693F" w:rsidRDefault="008515F8" w:rsidP="00E657E8">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="211"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>⑵</w:t>
       </w:r>
-      <w:r w:rsidR="00E37561" w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00E37561" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　５０，０００円</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18771984" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="18771984" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="187"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（交付申請書）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1A8A36" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="2C1A8A36" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>条　大津市補助金等交付規則（平成１０年規則第３２号。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>以下「規則」という。）第４条第１項の規定により市長に提出しなければならない交付申請書は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付申請書（様式第１号）とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1135085F" w14:textId="77777777" w:rsidR="00B664D8" w:rsidRPr="00AB323D" w:rsidRDefault="00B664D8" w:rsidP="00B664D8">
+    <w:p w14:paraId="1135085F" w14:textId="77777777" w:rsidR="00B664D8" w:rsidRPr="00B4693F" w:rsidRDefault="00B664D8" w:rsidP="00B664D8">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　前項の交付申請書には、</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK17"/>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>次に掲げる書類を添付しなければならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8ED451" w14:textId="77777777" w:rsidR="00B664D8" w:rsidRPr="00AB323D" w:rsidRDefault="00B664D8" w:rsidP="00BE3774">
+    <w:p w14:paraId="3A8ED451" w14:textId="77777777" w:rsidR="00B664D8" w:rsidRPr="00B4693F" w:rsidRDefault="00B664D8" w:rsidP="00BE3774">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">⑴　</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>計画書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1473FCEC" w14:textId="77777777" w:rsidR="00B664D8" w:rsidRPr="00AB323D" w:rsidRDefault="00B664D8" w:rsidP="00B664D8">
+    <w:p w14:paraId="1473FCEC" w14:textId="77777777" w:rsidR="00B664D8" w:rsidRPr="00B4693F" w:rsidRDefault="00B664D8" w:rsidP="00B664D8">
       <w:pPr>
         <w:ind w:left="187" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">⑵　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>収支計画書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BAA6E0" w14:textId="77777777" w:rsidR="00F72DD7" w:rsidRPr="00AB323D" w:rsidRDefault="002F078A" w:rsidP="00B664D8">
+    <w:p w14:paraId="40BAA6E0" w14:textId="77777777" w:rsidR="00F72DD7" w:rsidRPr="00B4693F" w:rsidRDefault="002F078A" w:rsidP="00B664D8">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">⑶　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>開催者が法人又は</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>団体である場合にあっては、役員等名簿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A0C19B" w14:textId="77777777" w:rsidR="00B664D8" w:rsidRPr="00AB323D" w:rsidRDefault="00F72DD7" w:rsidP="00116958">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="53A0C19B" w14:textId="77777777" w:rsidR="00B664D8" w:rsidRPr="00B4693F" w:rsidRDefault="00F72DD7" w:rsidP="00116958">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">⑷　</w:t>
       </w:r>
-      <w:r w:rsidR="00E11A4B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E11A4B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>その他市長が必要と認める書類</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="5930362B" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="008C022D">
+    <w:p w14:paraId="5930362B" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="008C022D">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（決定通知書）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299AE7D0" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="299AE7D0" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条</w:t>
       </w:r>
-      <w:r w:rsidR="009041AD" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="009041AD" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規則第７条第１項の規定による通知は、</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付決定通知書（様式第２</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）により行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BBE863" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="36BBE863" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　規則第７条第２項の規定による通知は、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付申請棄却（却下）決定通知書（様式第３</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）により行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CEDEED" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
+    <w:p w14:paraId="61CEDEED" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（事情変更による取消通知書等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584B1671" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="584B1671" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>７</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条</w:t>
       </w:r>
-      <w:r w:rsidR="009041AD" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="009041AD" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>規則第９条第５項の規定による通知は、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付決定取消通知書（様式第４</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）又は</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付決定変更通知書（様式第</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）により行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A8DFEA" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
+    <w:p w14:paraId="53A8DFEA" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="421" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（補助事業等の内容の変更等の承認申請書）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A2FF4F" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="10A2FF4F" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　規則第１３条第１項の規定により市長に提出しなければならない承認申請書は、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市コンベンション開催等事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00B664D8" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00B664D8" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>変更承</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>認申請書（様式第６</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）又は</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市コンベンション開催等事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>中止（廃止）承認申請書（様式第７</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5829315F" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="5829315F" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　前項の変更承認申請書には、第７条第２項の規定により交付申請書に添付した書類のうち変更に係るものを添付しなければならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F57E1C7" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
+    <w:p w14:paraId="3F57E1C7" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="421" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（承認通知書等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297D6816" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="297D6816" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>９</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　規則第１３条第２項の規定による通知</w:t>
       </w:r>
-      <w:r w:rsidR="00B664D8" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00B664D8" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>は</w:t>
       </w:r>
-      <w:r w:rsidR="00E11A4B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E11A4B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市コンベンション開催等事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>変更承認決定通知書（様式第８</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）若しくは</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市コンベンション開催等事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>中止（廃</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>止）承認決定通知書（様式第９</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）又は</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市コンベンション開催等事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>変更承認申請棄</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>却（却下）決定通知書（様式第１０</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）若しくは</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市コンベンション開催等事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00B664D8" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00B664D8" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>中止（廃止）承認申請棄却（却下）決定通知書（様式第１</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）により行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0ED0D5" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
+    <w:p w14:paraId="4B0ED0D5" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（実績報告書）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126E681A" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="126E681A" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第１</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>０</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　規則第１４条の規定により市長に提出しなければならない実績</w:t>
       </w:r>
-      <w:r w:rsidR="00E11A4B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E11A4B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>報告書は、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市コンベンション開催等事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00E11A4B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E11A4B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>実績報告書（様式第１</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309C766D" w14:textId="77777777" w:rsidR="0024181E" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00116958">
+    <w:p w14:paraId="309C766D" w14:textId="77777777" w:rsidR="0024181E" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00116958">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　前項の実績報告書には、</w:t>
       </w:r>
-      <w:r w:rsidR="0024181E" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="0024181E" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>次に掲げる書類を添付しなければならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D780A49" w14:textId="77777777" w:rsidR="0024181E" w:rsidRPr="00AB323D" w:rsidRDefault="0024181E" w:rsidP="00116958">
+    <w:p w14:paraId="7D780A49" w14:textId="77777777" w:rsidR="0024181E" w:rsidRPr="00B4693F" w:rsidRDefault="0024181E" w:rsidP="00116958">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="012F98CC" w14:textId="77777777" w:rsidR="0024181E" w:rsidRPr="00AB323D" w:rsidRDefault="0024181E" w:rsidP="00116958">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>⑴　実施報告書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012F98CC" w14:textId="77777777" w:rsidR="0024181E" w:rsidRPr="00B4693F" w:rsidRDefault="0024181E" w:rsidP="00116958">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">⑵　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>収支決算書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A056A68" w14:textId="77777777" w:rsidR="00DB2ADE" w:rsidRPr="00AB323D" w:rsidRDefault="0024181E" w:rsidP="00116958">
+    <w:p w14:paraId="1A056A68" w14:textId="77777777" w:rsidR="00DB2ADE" w:rsidRPr="00B4693F" w:rsidRDefault="0024181E" w:rsidP="00116958">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">⑶　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>領収証の写し</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCFD645" w14:textId="77777777" w:rsidR="0024181E" w:rsidRPr="00AB323D" w:rsidRDefault="0024181E" w:rsidP="00116958">
+    <w:p w14:paraId="5CCFD645" w14:textId="77777777" w:rsidR="0024181E" w:rsidRPr="00B4693F" w:rsidRDefault="0024181E" w:rsidP="00116958">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">⑷　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>その他市長が必要と認める書類</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5C0D24" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
+    <w:p w14:paraId="2C5C0D24" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="421" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（確定通知書）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6270E7CE" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="6270E7CE" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第１</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　規則第１５条の規定による通知は、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>確定通知書（様式第１３</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）により行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2079BFDA" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
+    <w:p w14:paraId="2079BFDA" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（交付請求書）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C1C4E4" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="79C1C4E4" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第１</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　規則第１８条第１項の規定により市長に提出しなければならない交付請求書は、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付請求書（様式第１４</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AB4F99" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
+    <w:p w14:paraId="19AB4F99" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（事前交付請求に係る交付請求書）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C19624B" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="5C19624B" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第１</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　規則第１８条第２項において準用する同条第１項の規定により市長に提出しなければならない交付請求書は、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事前交付請求書（様式第１５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DCBC8C" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
+    <w:p w14:paraId="54DCBC8C" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="421" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（取消通知書）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333A36E1" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="333A36E1" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第１</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　規則第１９条第４項の規定による通知は、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事前交付決定取消通知書（様式第１６</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）により行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B581E6B" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
+    <w:p w14:paraId="5B581E6B" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="421" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（返還通知書）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E93D00D" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="5E93D00D" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第１</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　規則第２０条第１項の規定による返還の命令は、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidR="00271504" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00271504" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>コンベンション開催等事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00F72DD7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F72DD7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>返還通知書（様式第１７</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>号）により行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A1731D" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
+    <w:p w14:paraId="67A1731D" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="009041AD">
       <w:pPr>
         <w:ind w:leftChars="97" w:left="421" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（その他）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CA0B0F" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="37CA0B0F" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第１</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　この要綱に定めるもののほか、必要な事項は、その都度市長が定める。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D170B06" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="5D170B06" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="187" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　附　則</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580ED772" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00577D0C" w:rsidP="00091D8A">
+    <w:p w14:paraId="580ED772" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00577D0C" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>１　この要綱は、令和３年４月１</w:t>
       </w:r>
-      <w:r w:rsidR="00091D8A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00091D8A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日から施行する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6C0A54" w14:textId="77777777" w:rsidR="00091D8A" w:rsidRPr="00AB323D" w:rsidRDefault="00091D8A" w:rsidP="00091D8A">
+    <w:p w14:paraId="4C6C0A54" w14:textId="39CFF481" w:rsidR="00091D8A" w:rsidRPr="00B4693F" w:rsidRDefault="00245B5E" w:rsidP="00091D8A">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...18 lines deleted...]
-    <w:p w14:paraId="67D51127" w14:textId="77777777" w:rsidR="000C5193" w:rsidRPr="00AB323D" w:rsidRDefault="000C5193" w:rsidP="000C5193">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２　この要綱は、令和１３年３月３１日限り、その効力を失う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D51127" w14:textId="77777777" w:rsidR="000C5193" w:rsidRPr="00B4693F" w:rsidRDefault="000C5193" w:rsidP="000C5193">
       <w:pPr>
         <w:ind w:left="187" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　附　則</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740000CC" w14:textId="77777777" w:rsidR="001529B6" w:rsidRPr="00AB323D" w:rsidRDefault="000C5193" w:rsidP="009B20C9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="740000CC" w14:textId="77777777" w:rsidR="001529B6" w:rsidRPr="00B4693F" w:rsidRDefault="000C5193" w:rsidP="009B20C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　この要綱は、令和４年４月１日から施行する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2B8713" w14:textId="2F3D0AAA" w:rsidR="001529B6" w:rsidRPr="00AB323D" w:rsidRDefault="001529B6" w:rsidP="009B20C9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="3F2B8713" w14:textId="2F3D0AAA" w:rsidR="001529B6" w:rsidRPr="00B4693F" w:rsidRDefault="001529B6" w:rsidP="009B20C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　附　則</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D610458" w14:textId="77777777" w:rsidR="00E47ED3" w:rsidRPr="00AB323D" w:rsidRDefault="00A47A3A" w:rsidP="00F478A2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="5D610458" w14:textId="77777777" w:rsidR="00E47ED3" w:rsidRPr="00B4693F" w:rsidRDefault="00A47A3A" w:rsidP="00F478A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　この要綱は、令和５年４月１日から施行する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348786CF" w14:textId="77777777" w:rsidR="0081529B" w:rsidRPr="00AB323D" w:rsidRDefault="0081529B" w:rsidP="00FA2DA0">
+    <w:p w14:paraId="348786CF" w14:textId="77777777" w:rsidR="0081529B" w:rsidRPr="00B4693F" w:rsidRDefault="0081529B" w:rsidP="00FA2DA0">
       <w:pPr>
         <w:ind w:firstLineChars="300" w:firstLine="653"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>附　則</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4B9129" w14:textId="47CC0B49" w:rsidR="0081529B" w:rsidRPr="00AB323D" w:rsidRDefault="0081529B" w:rsidP="0081529B">
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="0081529B" w:rsidRPr="00AB323D" w:rsidSect="0081529B">
+    <w:p w14:paraId="36B14A1D" w14:textId="7C9CC3A6" w:rsidR="00245B5E" w:rsidRPr="00B4693F" w:rsidRDefault="0081529B" w:rsidP="0081529B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　この要綱は、令和６年４月１日から施行す</w:t>
+      </w:r>
+      <w:r w:rsidR="002668ED" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>る。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A75035D" w14:textId="77777777" w:rsidR="00245B5E" w:rsidRPr="00B4693F" w:rsidRDefault="00245B5E" w:rsidP="00245B5E">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="218" w:firstLineChars="200" w:firstLine="471"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>附　則</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76017F9C" w14:textId="77777777" w:rsidR="00897059" w:rsidRPr="00B4693F" w:rsidRDefault="00245B5E" w:rsidP="0049533D">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="236" w:hangingChars="100" w:hanging="236"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　この要綱は、令和８年４月１日から施行する。ただし、附則第２項の改正規定は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00897059" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>同年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E9AC36" w14:textId="56CC4860" w:rsidR="0081529B" w:rsidRPr="00B4693F" w:rsidRDefault="00245B5E" w:rsidP="0049533D">
+      <w:pPr>
+        <w:pStyle w:val="af1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="236" w:hangingChars="100" w:hanging="236"/>
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0081529B" w:rsidRPr="00B4693F" w:rsidSect="00067AE2">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1304" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="378" w:charSpace="1543"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...25 lines deleted...]
-    <w:p w14:paraId="368051F5" w14:textId="77777777" w:rsidR="00F478A2" w:rsidRPr="00AB323D" w:rsidRDefault="00F478A2" w:rsidP="00E657E8">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３月３１日から施行する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368051F5" w14:textId="77777777" w:rsidR="00F478A2" w:rsidRPr="00B4693F" w:rsidRDefault="00F478A2" w:rsidP="00E657E8">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>別表</w:t>
       </w:r>
-      <w:r w:rsidR="00D1644F" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00D1644F" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第１</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（第</w:t>
       </w:r>
-      <w:r w:rsidR="00C1786A" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00C1786A" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="6410"/>
         <w:gridCol w:w="3179"/>
         <w:gridCol w:w="3076"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="4F1C1F70" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="4F1C1F70" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="583"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73D502A3" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          <w:p w14:paraId="73D502A3" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>補助事業の区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD310DD" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          <w:p w14:paraId="4DD310DD" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>補助事業の要件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3179" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="353ACC9F" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          <w:p w14:paraId="353ACC9F" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>補助対象者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC8BD8A" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          <w:p w14:paraId="2BC8BD8A" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>補助対象経費</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="443450F2" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="443450F2" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="04EEF065" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          </w:tcPr>
+          <w:p w14:paraId="04EEF065" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>コンベンション開催事業</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D890AF6" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          </w:tcPr>
+          <w:p w14:paraId="5D890AF6" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="OLE_LINK7"/>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>次の各号のいずれにも該当するコンベンションを開催する事業であること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D766903" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00116958">
+          <w:p w14:paraId="6D766903" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00116958">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>⑴　市内で開催されるものであること。</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="3"/>
-          <w:p w14:paraId="72A79CA3" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00116958">
+          <w:p w14:paraId="72A79CA3" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00116958">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="428" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">⑵　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開催期間が１日以上（国際コンベンションに該当しないコンベンションにあっては、２日以上）であること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2330FF7E" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00116958">
+          <w:p w14:paraId="2330FF7E" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00116958">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">⑶　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>参加者数（各参加者が映像と音声の送受信により相手の状態を相互に認識しながら通話をすることができる方法によりコンベンションを開催する場合にあっては、当該方法により参加する者の数を含まないものとする。）が５０人以上（国際コンベンションに該当しないコンベンションにあっては、２００人以上）であること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29C65C5E" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00116958">
+          <w:p w14:paraId="29C65C5E" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00116958">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="OLE_LINK10"/>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>⑷</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="OLE_LINK6"/>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>開催者から当該コンベンションの参加者に対して、市内の宿泊施設及び観光に係る情報が提供されていること。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
-          <w:p w14:paraId="39D24296" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00116958">
+          <w:p w14:paraId="39D24296" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00116958">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>⑸　当該コンベンションの開催に付随して、エクスカーションが実施されること。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w14:paraId="5251566C" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00116958">
+          <w:p w14:paraId="3B0FC7EB" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00116958">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>⑹　国際コンベンションに該当しないコンベンションにあっては、地方大会以上の規模であること。</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5251566C" w14:textId="7F690D42" w:rsidR="00245B5E" w:rsidRPr="00B4693F" w:rsidRDefault="00245B5E" w:rsidP="00116958">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>⑺</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>開催時に作成する印刷物（ポスター、プログラム</w:t>
+            </w:r>
+            <w:r w:rsidR="000438C9" w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>パンフレット等）などに、市長が指定するロゴマーク及び定型文を掲載し、補助金の交付を受けている旨を明示するものであること。</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3179" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="156D5696" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          <w:p w14:paraId="156D5696" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>当該コンベンションの開催者（複数の者が共同して開催する場合にあっては、その代表者）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9F7ACE" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          <w:p w14:paraId="1E9F7ACE" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>会場使用料、会場工事費、運営委託費、通信機器等備品賃借料、備品購入費、印刷製本費、筆耕翻訳料その他補助事業の実施に要する経費であって市長が適当と認めるものとする。ただし、飲食に係る経費は、交付の対象としない。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67370128" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          <w:p w14:paraId="67370128" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0097BB05" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0097BB05" w14:textId="77777777" w:rsidTr="004B29B2">
+        <w:trPr>
+          <w:trHeight w:val="2030"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26121F98" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          </w:tcPr>
+          <w:p w14:paraId="26121F98" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="OLE_LINK12"/>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>エクスカーション</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>実施事業</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2052CF3B" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          </w:tcPr>
+          <w:p w14:paraId="2052CF3B" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>次の各号のいずれにも該当するエクスカーションを</w:t>
             </w:r>
-            <w:r w:rsidR="00E37561" w:rsidRPr="00AB323D">
+            <w:r w:rsidR="00E37561" w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>実施</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>する事業であること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E4C913" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00116958">
+          <w:p w14:paraId="23E4C913" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00116958">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="420" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>⑴　市外で開催されるコンベンションに付随して実施するものであること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B02B20D" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00116958">
+          <w:p w14:paraId="1B02B20D" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00116958">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="420" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">⑵　</w:t>
             </w:r>
-            <w:r w:rsidR="008515F8" w:rsidRPr="00AB323D">
+            <w:r w:rsidR="008515F8" w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>借上げバスを利用して</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>実施するものであること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51754F86" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00116958">
+          <w:p w14:paraId="51754F86" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00116958">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="420" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>⑶　参加者（当該コンベンション及びエクスカーションのいずれにも参加する者に限る。）の数が２０人以上であること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C78A75E" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00116958">
+          <w:p w14:paraId="1C78A75E" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00116958">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="420" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>⑷　開催者から当該コンベンションの参加者に対して、市内の宿泊施設及び観光に係る情報が提供されていること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3179" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB972E6" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          <w:p w14:paraId="5BB972E6" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>当該エクスカーションが付随するコンベンションの開催者（複数の者が共同して開催する場合にあっては、その代表者）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7479D2C5" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+          <w:p w14:paraId="7479D2C5" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>バスの借上げ経費</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57EE4E36" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
+    <w:p w14:paraId="57EE4E36" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00DD3348" w:rsidP="00E657E8">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>備考　この表において「国際コンベンション」とは、次のいずれにも該当するコンベンションをいう。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3B4B93" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00AB323D" w:rsidRDefault="00E37561" w:rsidP="00E657E8">
+    <w:p w14:paraId="6C3B4B93" w14:textId="77777777" w:rsidR="00DD3348" w:rsidRPr="00B4693F" w:rsidRDefault="00E37561" w:rsidP="00E657E8">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="208" w:left="437"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>⑴</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3348" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00DD3348" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　日本を含む３か国以上の出身国の参加者が参加するものであること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CF4987" w14:textId="77777777" w:rsidR="00E47ED3" w:rsidRPr="00AB323D" w:rsidRDefault="00E37561" w:rsidP="00E657E8">
+    <w:p w14:paraId="39CF4987" w14:textId="77777777" w:rsidR="00E47ED3" w:rsidRPr="00B4693F" w:rsidRDefault="00E37561" w:rsidP="00E657E8">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="208" w:left="437"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>⑵</w:t>
       </w:r>
-      <w:r w:rsidR="00DD3348" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00DD3348" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　参加者数の５分の１以上が当該コンベンションへの出席を目的として国外から参加するものであること。</w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="OLE_LINK3"/>
     </w:p>
-    <w:p w14:paraId="60449516" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="00E657E8">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="69EEC009" w14:textId="6BCE46C9" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="00124B66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>別表第２（第４条関係）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="215EC880" w14:textId="77777777" w:rsidTr="006B043A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="215EC880" w14:textId="77777777" w:rsidTr="006B043A">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="074A0698" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="074A0698" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEBA938" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="3DEBA938" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>参加者数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C7A56F" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="14C7A56F" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>交付限度額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A224FDE" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="4A224FDE" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>補助金の額</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="6D83E0E3" w14:textId="77777777" w:rsidTr="006B043A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="6D83E0E3" w14:textId="77777777" w:rsidTr="006B043A">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3E899A" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="4C3E899A" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>国際コンベンション</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1631AE24" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="1631AE24" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>５０人から２９９人まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF262B7" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="0AF262B7" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>５００，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC1AC79" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="0FC1AC79" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>次の各号に掲げる額のうち、いずれか少ない方の額とする。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="140254F5" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="140254F5" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:ind w:leftChars="100" w:left="428" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>⑴　補助対象経費の合計額に２分の１を乗じて得た額（その額に１，０００円未満の端数が生じたときは、当該端数を切り捨てた額）と、交付限度額とを比較していずれか少ない額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3881FAEB" w14:textId="3336DE49" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="3881FAEB" w14:textId="3336DE49" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:ind w:leftChars="100" w:left="428" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>⑵　補助対象経費から、当該補助事業に対して国又は地方公共団体が交付する補助金等その他収入の額を控除して得た額</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="6D3595FD" w14:textId="77777777" w:rsidTr="006B043A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="6D3595FD" w14:textId="77777777" w:rsidTr="006B043A">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7757444C" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="7757444C" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E3FDBC" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="69E3FDBC" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>３００人から４９９人まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8A0550" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="6A8A0550" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>１，０００，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFABD1B" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="4BFABD1B" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1EACA085" w14:textId="77777777" w:rsidTr="006B043A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="1EACA085" w14:textId="77777777" w:rsidTr="006B043A">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC7FB4E" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="3BC7FB4E" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0200A480" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="0200A480" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>５００人から９９９人まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB368B6" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="6DB368B6" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>１，５００，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16C50063" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="16C50063" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2EDCADCE" w14:textId="77777777" w:rsidTr="006B043A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2EDCADCE" w14:textId="77777777" w:rsidTr="006B043A">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F96DDE3" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="5F96DDE3" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39CB49EC" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="39CB49EC" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>１，０００人以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46DFB142" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="46DFB142" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>２，０００，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA0189B" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="0EA0189B" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="43BD0313" w14:textId="77777777" w:rsidTr="006B043A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="43BD0313" w14:textId="77777777" w:rsidTr="006B043A">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="630473DA" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="630473DA" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>国際コンベンションに該当しないコンベンション</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDD5EFE" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="3CDD5EFE" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>２００人から９９９人まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1392063A" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="1392063A" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>５００，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64058B47" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="64058B47" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="074F48F0" w14:textId="77777777" w:rsidTr="006B043A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="074F48F0" w14:textId="77777777" w:rsidTr="006B043A">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="452BD967" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="452BD967" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4014AB" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="3E4014AB" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>１，０００人から１，９９９人まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B65AC34" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="3B65AC34" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>１，０００，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="468C16B0" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="468C16B0" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="026495D0" w14:textId="77777777" w:rsidTr="006B043A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="026495D0" w14:textId="77777777" w:rsidTr="006B043A">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07ADE15A" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="07ADE15A" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34AAFC15" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="34AAFC15" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>２，０００人から２，９９９人まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9588EC" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="1E9588EC" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>１，５００，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B290A9" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="69B290A9" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00124B66" w:rsidRPr="00AB323D" w14:paraId="3C9AAB4C" w14:textId="77777777" w:rsidTr="006B043A">
+      <w:tr w:rsidR="00124B66" w:rsidRPr="00B4693F" w14:paraId="3C9AAB4C" w14:textId="77777777" w:rsidTr="006B043A">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D40E0C" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="67D40E0C" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2BD91F" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="4D2BD91F" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>３，０００人以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26356749" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="26356749" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>２，０００，０００円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69C81A02" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="006B043A">
+          <w:p w14:paraId="69C81A02" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="006B043A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14AA6405" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidRDefault="00124B66" w:rsidP="00124B66">
-[...12 lines deleted...]
-        <w:sectPr w:rsidR="00124B66" w:rsidRPr="00AB323D" w:rsidSect="00E47ED3">
+    <w:p w14:paraId="67CBCC63" w14:textId="77777777" w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidRDefault="00124B66" w:rsidP="00116958">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00124B66" w:rsidRPr="00B4693F" w:rsidSect="00E90B51">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
-          <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1304" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:pgMar w:top="1304" w:right="1134" w:bottom="1021" w:left="1304" w:header="851" w:footer="992" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="378" w:charSpace="1543"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p w14:paraId="106CD121" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="106CD121" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第１号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399F8654" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="37F105DB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="399F8654" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F105DB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>交付申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347A6505" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="56824F13" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="347A6505" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56824F13" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60207912" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="60207912" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（宛先）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D19A54" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="58D19A54" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大津市長</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1A6CD7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="7C1A6CD7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1850" w:firstLine="4024"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">申請者　住　所　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCE7CA1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="1CCE7CA1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　氏　名　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388FDE2B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="388FDE2B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="2300" w:firstLine="5003"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（団体の場合は、名称及び代表者名）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024ADB83" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="024ADB83" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD3D36F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="0CD3D36F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="109" w:firstLineChars="50" w:firstLine="109"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>大津市補助金等交付規則第４条第１項の規定により、</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の交付について次のとおり申請します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0DC58735" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0DC58735" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="894"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35630E90" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="35630E90" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098752"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098752"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34326E7D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="34326E7D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7BB72FE4" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="7BB72FE4" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="882"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE0AEE7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="6DE0AEE7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098751"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098751"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA2CC07" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5FA2CC07" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="037A08FB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="037A08FB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0272970D" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0272970D" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="839"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB52C33" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00AB323D" w:rsidRDefault="00894BAC" w:rsidP="0063311A">
+          <w:p w14:paraId="3DB52C33" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00B4693F" w:rsidRDefault="00894BAC" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6D696E" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00AB323D" w:rsidRDefault="00894BAC" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6A6D696E" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00B4693F" w:rsidRDefault="00894BAC" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0C48F826" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0C48F826" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="1134"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01198B65" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="01198B65" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C05419D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="4C05419D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098750"/>
               </w:rPr>
               <w:t>補助事業の目的及び内容</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00B2FD0C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="00B2FD0C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA273FF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6DA273FF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7B816259" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="7B816259" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66648838" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="66648838" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="39CAB1F2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="39CAB1F2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="11"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098749"/>
               </w:rPr>
               <w:t>補助事業の経費所要</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098749"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30197671" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="30197671" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE1AB9C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5BE1AB9C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2B0A9DFC" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2B0A9DFC" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA6F901" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="2DA6F901" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79AB5AD3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="79AB5AD3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098748"/>
               </w:rPr>
               <w:t>交付申請金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098748"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DC84B16" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="3DC84B16" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F55D57" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="47F55D57" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="076A978E" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="076A978E" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="1119"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="515B9C0C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="002F2BB4" w:rsidP="002F2BB4">
+          <w:p w14:paraId="515B9C0C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="002F2BB4" w:rsidP="002F2BB4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1295873280"/>
               </w:rPr>
               <w:t>事業期</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1295873280"/>
               </w:rPr>
               <w:t>間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="427E477C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="427E477C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　年　　　　月　　　　日　から</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="018932B2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="018932B2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　年　　　　月　　　　日　まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w14:paraId="3B2DDBD8" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w14:paraId="3B2DDBD8" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="1692"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="12EF5EC0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          </w:tcPr>
+          <w:p w14:paraId="1F44E19B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="308FAD12" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12EF5EC0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>添付書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>類</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0412A75C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="0412A75C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AAB27B6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5AAB27B6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">(1)　</w:t>
             </w:r>
-            <w:r w:rsidR="002F2BB4" w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidR="002F2BB4" w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>事業</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>計画書</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="731F448C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="731F448C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(2)　収支計画書</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1195A5B3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="1195A5B3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(3)　開催者が法人又は団体の場合にあっては、役員等名簿</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35027ACD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="35027ACD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(4)　その他市長が必要と認める書類</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6957D159" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="6957D159" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6907220A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="6907220A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第２号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B1CA40" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="2CA8D351" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="51B1CA40" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA8D351" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付決定通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BF8AA3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="4636829B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="63BF8AA3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4636829B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　大　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343D43A9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="343D43A9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D596B95" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="2D596B95" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A810E04" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="5A810E04" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240395F5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="240395F5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389C9E10" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="389C9E10" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="2228" w:left="4847" w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B689F48" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B689F48" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　月　日付けで申請のあった</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の交付について、次のとおり決定したので大津市補助金等交付規則第７条第１項の規定により通知します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="6603"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="74F42E7F" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="74F42E7F" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="801"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27B37456" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="27B37456" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A82BF5D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="2A82BF5D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7C25CFA9" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="7C25CFA9" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="650"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56A8A490" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="56A8A490" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBE0DD8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="1EBE0DD8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="36B7DEF9" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="36B7DEF9" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="650"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="519C8F70" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00AB323D" w:rsidRDefault="00894BAC" w:rsidP="0063311A">
+          <w:p w14:paraId="519C8F70" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00B4693F" w:rsidRDefault="00894BAC" w:rsidP="0063311A">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E379E11" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00AB323D" w:rsidRDefault="00894BAC" w:rsidP="00FD48B1">
+          <w:p w14:paraId="7E379E11" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00B4693F" w:rsidRDefault="00894BAC" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2EEC5252" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2EEC5252" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="930"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46F1C668" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="46F1C668" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>補助事業の目的及び内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4455565A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="4455565A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>交付申請書記載のとおり</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18DE9AFB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="18DE9AFB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213" w:firstLineChars="100" w:firstLine="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ただし、　　　　　については、　　　　　とする。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="63770B47" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="63770B47" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="756"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B1EE40A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="3B1EE40A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>交付決定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B1F1BB7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="2B1F1BB7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213" w:firstLineChars="100" w:firstLine="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="51815508" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="51815508" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="3609"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68F88DCA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...7 lines deleted...]
-          <w:p w14:paraId="226466E9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="68F88DCA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="226466E9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>交付条</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>件</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00CCBB09" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="00CCBB09" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="492FF933" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="492FF933" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:left="244" w:hangingChars="112" w:hanging="244"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>⑴　補助事業の内容を変更する場合は、市長の承認を受けること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5077E475" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5077E475" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:left="244" w:hangingChars="112" w:hanging="244"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>⑵　補助事業を中止し、又は廃止する場合は、市長の承認を受けること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22843406" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="22843406" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>⑶　補助事業に要する経費の配分の変更をする場合は、市長の承認を受けること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44CC83A6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00066503">
+          <w:p w14:paraId="44CC83A6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00066503">
             <w:pPr>
               <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>⑷　補助事業が予定の期間内に完了しない場合又は補助事業の遂行が困難になった場合は、速やかに市長に報告してその指示を受けること。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74E35D5B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00116958">
+          <w:p w14:paraId="74E35D5B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00116958">
             <w:pPr>
               <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>⑸　前各号に違反した場合は、補助金の一部又は全部の返還を命じることがあること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69A8002D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="69A8002D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（注）補助事業の目的及び内容の項のただし書については、大津市補助金等交付規則第５条第２項の規定により補助金交付申請書に係る事項について修正を加えた場合に記載する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1BAA3E" w14:textId="77777777" w:rsidR="00DC1568" w:rsidRPr="00AB323D" w:rsidRDefault="00DC1568" w:rsidP="00FD48B1">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="6D1BAA3E" w14:textId="77777777" w:rsidR="00DC1568" w:rsidRPr="00B4693F" w:rsidRDefault="00DC1568" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595EFBF1" w14:textId="77777777" w:rsidR="00DC1568" w:rsidRPr="00B4693F" w:rsidRDefault="00DC1568" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF42A4A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51071546" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第３号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C807B5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="6FDC6618" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="17C807B5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDC6618" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付申請棄却（却下）決定通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7545A186" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="0B5286CC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="7545A186" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5286CC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　大　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7809EFFC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="7809EFFC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3048995F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="3048995F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C30B10B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="6C30B10B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2304E38A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="2304E38A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D99F862" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="0D99F862" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DA7382" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="66DA7382" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="2228" w:left="4847" w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="658E2CFF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658E2CFF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A612C9F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A612C9F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　月　日付けで申請のあった</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、次のとおり交付しないことと決定したので大津市補助金等交付規則第７条第２項の規定により通知します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="334230F9" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="334230F9" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="943"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF99E84" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00894BAC">
+          <w:p w14:paraId="1CF99E84" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00894BAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F42DDC2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00E657E8">
+          <w:p w14:paraId="2F42DDC2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00E657E8">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0E98626D" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0E98626D" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="829"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5D7D9A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00894BAC">
+          <w:p w14:paraId="0D5D7D9A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00894BAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098739"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098739"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56A838D0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="56A838D0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="54FD8432" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="54FD8432" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="854"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0704A16E" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00AB323D" w:rsidRDefault="00894BAC" w:rsidP="00E657E8">
+          <w:p w14:paraId="0704A16E" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00B4693F" w:rsidRDefault="00894BAC" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B1A46B" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00AB323D" w:rsidRDefault="00894BAC" w:rsidP="00894BAC">
+          <w:p w14:paraId="57B1A46B" w14:textId="77777777" w:rsidR="00894BAC" w:rsidRPr="00B4693F" w:rsidRDefault="00894BAC" w:rsidP="00894BAC">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="282C9BD3" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="282C9BD3" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC55E83" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="5AC79417" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="1CC55E83" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AC79417" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098738"/>
               </w:rPr>
               <w:t>補助事業の目的及び内容</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="358921A7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="358921A7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68DCE1B3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="68DCE1B3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CCB8EA7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="7CCB8EA7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　交付申請書記載のとおり</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="18C80A96" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="18C80A96" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="1014"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5262AA91" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="2E36705E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="5262AA91" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E36705E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098737"/>
               </w:rPr>
               <w:t>交付申請金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098737"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79818B01" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="79818B01" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79BEA2CA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="79BEA2CA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21782249" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="21782249" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w14:paraId="04D3201A" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w14:paraId="04D3201A" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="1497"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D4ADB95" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...7 lines deleted...]
-          <w:p w14:paraId="4BD6BAB8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="4D4ADB95" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BD6BAB8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="45"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098736"/>
               </w:rPr>
               <w:t>交付しないこと</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098736"/>
               </w:rPr>
               <w:t>と</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07C60BA6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="07C60BA6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098752"/>
               </w:rPr>
               <w:t>決定した理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098752"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53B99ADF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="53B99ADF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1277465D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="1277465D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32832F68" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="32832F68" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DBE77D4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F07F20F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDDEE9C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1317A340" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDE9A28" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52CCA415" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBF9246" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第４号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>７</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435B3656" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="1D404FD8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="435B3656" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D404FD8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付決定取消通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4743D9B3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="110385C4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="4743D9B3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110385C4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　大　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2F6C98" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="4F2F6C98" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6965EC7E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="6965EC7E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="062E7F7C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="062E7F7C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DD6621" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="40DD6621" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A3CEAB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="08A3CEAB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3C1EF6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="0F3C1EF6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="107C769F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="107C769F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け　大　　第　　号で交付の決定をした</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、次のとおり交付決定を取り消したので、大津市補助金等交付規則第９条第５項の規定により通知します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5583E2E0" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5583E2E0" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11DF6E88" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="43A016CC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="11DF6E88" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43A016CC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098751"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098751"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F975D35" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6F975D35" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CDFB6F0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="1CDFB6F0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D79D241" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="4D79D241" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="4725066A" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="4725066A" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="823"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA38E5B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
+          <w:p w14:paraId="3FA38E5B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098750"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098750"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="009910E1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="009910E1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B2936B9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="0B2936B9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0FB83B9E" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0FB83B9E" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="834"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7273E01E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="7273E01E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6269CBB1" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6269CBB1" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5E9C8D74" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5E9C8D74" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29D3C89C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...6 lines deleted...]
-          <w:p w14:paraId="3CC3C298" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="29D3C89C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CC3C298" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098749"/>
               </w:rPr>
               <w:t>交付決定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098749"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D0D045B" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="3D0D045B" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="376CE74F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="376CE74F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67F289C7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="67F289C7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="20536EF4" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="20536EF4" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36EB8624" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...7 lines deleted...]
-          <w:p w14:paraId="0485D53E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="36EB8624" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0485D53E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098748"/>
               </w:rPr>
               <w:t>取消金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098748"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D526DEA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="1D526DEA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E4F5AEF" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="7E4F5AEF" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4560741E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="4560741E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1C9D8A28" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="1C9D8A28" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BD44821" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...7 lines deleted...]
-          <w:p w14:paraId="59DFEA63" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="3BD44821" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59DFEA63" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="11"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098747"/>
               </w:rPr>
               <w:t>取消後の交付決定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098747"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E2FADFB" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="7E2FADFB" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0632641B" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="0632641B" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56372544" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="56372544" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w14:paraId="51CC8499" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w14:paraId="51CC8499" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62C9DBF3" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...15 lines deleted...]
-          <w:p w14:paraId="487754DB" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="62C9DBF3" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7507D4B0" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="487754DB" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="45"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>取消しをした理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24FF2536" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...7 lines deleted...]
-          <w:p w14:paraId="6B433F50" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="24FF2536" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B433F50" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DE0D0D5" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="0DE0D0D5" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04B83D18" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="04B83D18" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B0C80A9" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="2B0C80A9" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19B09D0D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="19B09D0D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2785C468" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="2785C468" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E07D1FA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="2E07D1FA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D0F28FA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A3F1C3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第５号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>７</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317E91E5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="5FAFBFAD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="317E91E5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAFBFAD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付決定変更通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7459469B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="1FF6A4B1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="7459469B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF6A4B1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　大　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5418E1DB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="5418E1DB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599D7A4E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="599D7A4E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0969E3D2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="0969E3D2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E55AED4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="3E55AED4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7820D60D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="7820D60D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC0A52A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="1EC0A52A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F8CFA39" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8CFA39" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け　大　　第　　号で交付の決定をした</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、次のとおり交付決定を変更したので、大津市補助金等交付規則第９条第５項の規定により通知します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2F644761" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2F644761" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E683EDD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="40407C2D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="3E683EDD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40407C2D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04E8A6AA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="04E8A6AA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C4E72D7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6C4E72D7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18988CF5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="18988CF5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1D277670" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="1D277670" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="791"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35132CCE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
+          <w:p w14:paraId="35132CCE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BAAA923" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3BAAA923" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2CC1DC1D" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2CC1DC1D" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="765"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF76E8C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="0DF76E8C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6858ABC0" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6858ABC0" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="3BFC11D9" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="3BFC11D9" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24260593" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...6 lines deleted...]
-          <w:p w14:paraId="61B0A55A" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="24260593" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B0A55A" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>交付決定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50C45C70" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="50C45C70" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="181B205D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="181B205D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63B543EF" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="63B543EF" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2247A1F9" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2247A1F9" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50458C7F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...15 lines deleted...]
-          <w:p w14:paraId="02E7BFB9" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="50458C7F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="172BB5BD" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02E7BFB9" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>決定内容又はこれに付した条件を変更する内容</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB2C831" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...6 lines deleted...]
-          <w:p w14:paraId="58B6CB2E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="0FB2C831" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58B6CB2E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="779D8A36" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="779D8A36" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71CC2609" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="71CC2609" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FDC212E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="3FDC212E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AF1A990" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="7AF1A990" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="240300EF" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="240300EF" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w14:paraId="163F7B3E" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w14:paraId="163F7B3E" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="311D9C6F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="311D9C6F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>変更をした理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58071308" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="58071308" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22720967" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="22720967" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BDF72B0" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="0BDF72B0" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C67C0EF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="1C67C0EF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53614845" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="561E68CA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A6F289" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB353DB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第６号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA4A31F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="73129654" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="1CA4A31F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73129654" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>変更承認申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1E0BF4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="3ABD57CC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="2B1E0BF4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABD57CC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDE03E1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="0CDE03E1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（宛先）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C478F41" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="3C478F41" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大津市長</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204F7327" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="204F7327" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">申請者　住所　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23015E09" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="23015E09" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288" w:firstLineChars="400" w:firstLine="870"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068141F6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="068141F6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:left="3299" w:firstLineChars="800" w:firstLine="1740"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（団体の場合は、名称及び代表者名）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CC20CF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="27CC20CF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D135FA4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="5D135FA4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付決定のあった</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の変更の承認について、大津市補助金等交付規則第１３条第１項の規定により次のとおり申請します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1F2E0F95" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="1F2E0F95" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B490A7E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="4C245D8A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="4B490A7E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C245D8A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A2541D7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="2A2541D7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="725B8C40" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="725B8C40" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D206777" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3D206777" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7D8BF190" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="7D8BF190" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="789"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45188851" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
+          <w:p w14:paraId="45188851" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59326650" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
+          <w:p w14:paraId="59326650" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="4085FE53" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="4085FE53" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="777"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBF0DBB" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="7CBF0DBB" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="487EB8D7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="487EB8D7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="408CC27D" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="408CC27D" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F7A9768" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...6 lines deleted...]
-          <w:p w14:paraId="4D0F6824" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6F7A9768" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D0F6824" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="11"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098739"/>
               </w:rPr>
               <w:t>補助事業の変更の内</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098739"/>
               </w:rPr>
               <w:t>容</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="631B148D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="631B148D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20F05F82" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="20F05F82" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="75F5C384" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="75F5C384" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="730DFB17" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...7 lines deleted...]
-          <w:p w14:paraId="7A669EB5" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="730DFB17" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A669EB5" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098738"/>
               </w:rPr>
               <w:t>変更する理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098738"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE3819C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="4DE3819C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BF02141" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="2BF02141" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36387D73" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="36387D73" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30317F84" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="30317F84" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="3FBB9504" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="3FBB9504" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="705A939D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...7 lines deleted...]
-          <w:p w14:paraId="5DDDE731" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="705A939D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DDDE731" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098737"/>
               </w:rPr>
               <w:t>変更の年月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098737"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24FB3811" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="24FB3811" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54A2A1EA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="54A2A1EA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E2A819E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="7E2A819E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　年　　　　月　　　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w14:paraId="22C476A9" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w14:paraId="22C476A9" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A5095CB" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...15 lines deleted...]
-          <w:p w14:paraId="3509A093" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="1A5095CB" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="208F5055" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3509A093" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098736"/>
               </w:rPr>
               <w:t>添付書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098736"/>
               </w:rPr>
               <w:t>類</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D61FD1F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...6 lines deleted...]
-          <w:p w14:paraId="4338604F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="4D61FD1F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4338604F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64D38C91" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="64D38C91" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:left="218" w:rightChars="98" w:right="213" w:hangingChars="100" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6608FF05" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="6608FF05" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022C438E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77283ECD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第７号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFE42B9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="7E529489" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="5DFE42B9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E529489" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>中止（廃止）承認申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41194A19" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="023C8484" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="41194A19" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023C8484" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B470DA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="66B470DA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（宛先）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335A3E2E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="335A3E2E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大津市長</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2810332B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="2810332B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">申請者　住所　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1087C4E7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="1087C4E7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="2057" w:left="4475"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　氏名　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439981F2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="439981F2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="2057" w:left="4475" w:firstLineChars="300" w:firstLine="653"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（団体の場合は、名称及び代表者名）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731B0B4F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="731B0B4F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8DD334" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="6F8DD334" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付決定のあった</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の中止（廃止）の承認について、大津市補助金等交付規則第１３条第１項の規定により次のとおり申請します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="039A9065" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="039A9065" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EEC5552" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="3B920621" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="2EEC5552" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B920621" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098752"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098752"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C01E392" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6C01E392" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F845219" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="1F845219" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="324E5EE0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="324E5EE0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="49B29772" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="49B29772" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="931"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA21E13" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
+          <w:p w14:paraId="5BA21E13" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098751"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098751"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75689F42" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
+          <w:p w14:paraId="75689F42" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="05DD0ED0" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="05DD0ED0" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="918"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6368BC9D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="6368BC9D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4418C8D3" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="4418C8D3" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="4CA74FE4" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="4CA74FE4" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8DF1F8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00E657E8">
+          <w:p w14:paraId="0C8DF1F8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="11"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098750"/>
               </w:rPr>
               <w:t>中止（廃止）する理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098750"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C88779C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3C88779C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A615E35" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5A615E35" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6467FC7B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6467FC7B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="044DE3BD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="044DE3BD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B267019" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3B267019" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="3C8EB5A8" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="3C8EB5A8" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49B0AB61" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...7 lines deleted...]
-          <w:p w14:paraId="19AB8201" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="49B0AB61" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19AB8201" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="11"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098749"/>
               </w:rPr>
               <w:t>中止（廃止）の年月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098749"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63A72B11" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="63A72B11" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F2C08B0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="1F2C08B0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="775615C9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="775615C9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　年　　　　月　　　　日　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w14:paraId="725CEEDD" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w14:paraId="725CEEDD" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49DBCEC3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...15 lines deleted...]
-          <w:p w14:paraId="31A32BE8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="49DBCEC3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1097FBCA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31A32BE8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098748"/>
               </w:rPr>
               <w:t>添付書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098748"/>
               </w:rPr>
               <w:t>類</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BD82D9C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...7 lines deleted...]
-          <w:p w14:paraId="0F5A9AB5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="5BD82D9C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F5A9AB5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21EDCDD9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="21EDCDD9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AFECB3C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3AFECB3C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5BC7889F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5BC7889F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10D13513" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="10D13513" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44EDD04D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="44EDD04D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72448CC4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="72448CC4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD93E67" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3BD15C" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DB6508" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第８号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>９</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBF96A2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="10029D92" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="4BBF96A2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10029D92" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>変更承認決定通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F639FE9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="3BFA9E7D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="4F639FE9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BFA9E7D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　大　　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189EEA05" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="189EEA05" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238475AB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="238475AB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BA2EF46" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA2EF46" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C21537" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="24C21537" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B4AF14" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="44B4AF14" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AD72C5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="62AD72C5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3318EDF9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3318EDF9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E6E2D57" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6E2D57" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付の決定をした</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の変更について、次のとおり承認したので、大津市補助金等交付規則第１３条第２項の規定により通知します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="23016D6A" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="23016D6A" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43CE522C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="5D334D94" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="43CE522C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D334D94" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098747"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098747"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="143420AD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="143420AD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2ED654A1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="2ED654A1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F797EC6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6F797EC6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="009D497E" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="009D497E" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="823"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08CF3C2D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
+          <w:p w14:paraId="08CF3C2D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11443476" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="11443476" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5D418F56" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5D418F56" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="953"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D192A36" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="2D192A36" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39751F61" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
+          <w:p w14:paraId="39751F61" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="3BE2F7AF" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="3BE2F7AF" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3724B627" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...31 lines deleted...]
-          <w:p w14:paraId="0624A7BC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="3724B627" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="166CBCD4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6494CF81" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BE9746F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0624A7BC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="45"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>変更した承認内</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>容</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47438FDE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...20 lines deleted...]
-          <w:p w14:paraId="0860EF42" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="47438FDE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05F316D0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59BED0E6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0860EF42" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09C77971" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="09C77971" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="448A9BF3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="448A9BF3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="148D8016" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="148D8016" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1377986C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="1377986C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E1F2533" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6E1F2533" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w14:paraId="1A1A9F63" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w14:paraId="1A1A9F63" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D44CC9E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...7 lines deleted...]
-          <w:p w14:paraId="236A8D49" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="0D44CC9E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="236A8D49" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="157"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>承認年月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="2"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49BAF2B9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="49BAF2B9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23FE8ECE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="23FE8ECE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77B94861" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="77B94861" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　年　　　　月　　　　日　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A614D0B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="0A614D0B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D55BB0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012B4DBA" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7551836D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第９号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>９</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532BE8E7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="5692D87B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="532BE8E7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5692D87B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>中止（廃止）承認決定通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A87DC78" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="2921D61D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="5A87DC78" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2921D61D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　大　　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121FED4E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="121FED4E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDF89D9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="6DDF89D9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="33B832BC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B832BC" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7F152A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="3C7F152A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725BAEF1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="725BAEF1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425346B7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="425346B7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0FCCBB5E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCCBB5E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C3CB34E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3CB34E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付の決定をした</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の中止（廃止）について、次のとおり承認したので、大津市補助金等交付規則第１３条第２項の規定により通知します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="32BA6550" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="32BA6550" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FB78CFA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="3FA84443" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="7FB78CFA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FA84443" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="354F987B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="354F987B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49996DDD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="49996DDD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E18A68E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="1E18A68E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="72402509" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="72402509" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33CD6BBB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="6AAAAB37" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="33CD6BBB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AAAAB37" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3077455B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3077455B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6AAC8EDF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6AAC8EDF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78F1E08B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="78F1E08B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="3965545F" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="3965545F" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="1094"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21D9C3E1" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="21D9C3E1" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3C6116" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="3A3C6116" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w14:paraId="747D5988" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w14:paraId="747D5988" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F629002" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...7 lines deleted...]
-          <w:p w14:paraId="033B9238" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="7F629002" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="033B9238" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>中止（廃止）の承認年月日</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F651AA1" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="1F651AA1" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04BB5362" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="04BB5362" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="217A8642" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="217A8642" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　年　　　　月　　　　日　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07E0A228" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...82 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="07E0A228" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB993CD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D67ECF3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F9F913" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED51CBA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BBE8B5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DB3921" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2B6482" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BB8792" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="704CDCA7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB9F32B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB2A63E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第１０号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>９</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA06865" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="47D1DCA8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="7FA06865" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D1DCA8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>変更承認申請棄却（却下）決定通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590AFD82" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="15AC5452" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="590AFD82" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15AC5452" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　大　　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2B9D71" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="0F2B9D71" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1743AEC0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="1743AEC0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A93C628" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A93C628" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3225AE2B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="3225AE2B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9785F4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="6A9785F4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FAD5C7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="51FAD5C7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EE821F7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE821F7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A6BBF12" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6BBF12" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付の決定をした</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の変更について、次のとおり承認しないことと決定したので大津市補助金等交付規則第１３条第２項の規定により通知します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="050C87D2" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="050C87D2" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="228DF42D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="3ADD25A2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="228DF42D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ADD25A2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50F99609" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="50F99609" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11FDBD7A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="11FDBD7A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E5A9B81" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="4E5A9B81" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="64EC2D6F" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="64EC2D6F" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CC3429A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="79DEFA70" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="4CC3429A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79DEFA70" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A3A9B7C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="7A3A9B7C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="356BED8B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="356BED8B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0884ACF7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="0884ACF7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="09868407" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="09868407" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="953"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5397F3E2" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="5397F3E2" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="077408E9" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="077408E9" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="551717D6" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="551717D6" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0883A88F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...15 lines deleted...]
-          <w:p w14:paraId="41CA4C87" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="0883A88F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DE62947" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41CA4C87" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="11"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098739"/>
               </w:rPr>
               <w:t>補助事業の変更の内</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098739"/>
               </w:rPr>
               <w:t>容</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08E6B8AE" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...7 lines deleted...]
-          <w:p w14:paraId="16479254" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="08E6B8AE" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16479254" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52C54CF3" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="52C54CF3" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7625D519" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="7625D519" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="246D2395" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="246D2395" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09FADC94" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="09FADC94" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77ECDE3F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="77ECDE3F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w14:paraId="1926ACAE" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w14:paraId="1926ACAE" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71FA5DCE" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...7 lines deleted...]
-          <w:p w14:paraId="2CEDABB6" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="71FA5DCE" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CEDABB6" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="45"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098738"/>
               </w:rPr>
               <w:t>承認しないこと</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098738"/>
               </w:rPr>
               <w:t>と</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34E132F8" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="34E132F8" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098737"/>
               </w:rPr>
               <w:t>決定した理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098737"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E6D235E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="3E6D235E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BF2ADBA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="7BF2ADBA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27FFBDF2" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="27FFBDF2" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BBB58CA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="7BBB58CA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4A2575" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008BDEE3" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F254BA" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA92822" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6375670B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第１１号（第</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>９</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FF0C7B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="388E8B59" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="29FF0C7B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388E8B59" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>中止（廃止）承認申請棄却（却下）決定通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F84A5CE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="2ED9ACD3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="4F84A5CE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED9ACD3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　大　　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC7DE16" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="6FC7DE16" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619FDE1D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="619FDE1D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D18DC92" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D18DC92" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD2A54E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="4DD2A54E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251C7A21" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="251C7A21" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508600D4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="508600D4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FDAB1BD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDAB1BD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="43E168A4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E168A4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付の決定をした</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の中止（廃止）について、次のとおり承認しないことと決定したので、大津市補助金等交付規則第１３条第２項の規定により通知します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="71D302FD" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="71D302FD" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39783245" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="532D60F9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="39783245" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="532D60F9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098736"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098736"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EEE1D7B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="0EEE1D7B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FEDB62C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5FEDB62C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D72A28E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3D72A28E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="4727CCDC" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="4727CCDC" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4726A935" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="3136357D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="4726A935" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3136357D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098752"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098752"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07AED115" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="07AED115" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5897CFD8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5897CFD8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="530D7AAB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="530D7AAB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1CA229D7" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="1CA229D7" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="1236"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEAEC7C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="5CEAEC7C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B7F45B6" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="3B7F45B6" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w14:paraId="06DC8FE6" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w14:paraId="06DC8FE6" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="142BE4F7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...31 lines deleted...]
-          <w:p w14:paraId="190D3F95" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="142BE4F7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72FB929F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3834D520" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DE0EDBC" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="190D3F95" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="45"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098751"/>
               </w:rPr>
               <w:t>承認しないこと</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098751"/>
               </w:rPr>
               <w:t>と</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C4CFB64" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="2C4CFB64" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098750"/>
               </w:rPr>
               <w:t>決定した理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098750"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2054F104" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...20 lines deleted...]
-          <w:p w14:paraId="3320A6E6" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="2054F104" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75AED714" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F7E160C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3320A6E6" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06AF858C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="06AF858C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16A303FC" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="16A303FC" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56892A9E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="56892A9E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6734D4D9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D686C9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FDB3D2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第１２号（第１</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="45"/>
         </w:rPr>
         <w:t>０</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE86138" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="20E68AC5" w14:textId="2D218FDF" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="4FE86138" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E68AC5" w14:textId="2D218FDF" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00AE372F">
+      <w:r w:rsidR="00AE372F" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>実績報告書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476670D9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="40040109" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="476670D9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40040109" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A885B1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="74A885B1" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（宛先）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001DC5D3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="001DC5D3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大津市長</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113AE022" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="113AE022" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1700" w:firstLine="3698"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">補助事業者　住所　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB53FD6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="1AB53FD6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="2300" w:firstLine="5003"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">氏名　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365EC187" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="365EC187" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="2300" w:firstLine="5003"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（団体の場合は、名称及び代表者名）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C331A5A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="6C331A5A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1714" w:left="3729" w:firstLineChars="50" w:firstLine="109"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F86E561" w14:textId="7B993AD8" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="7F86E561" w14:textId="7B993AD8" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="300" w:firstLine="653"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　第　　号で補助金の交付の決定のあった</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の実績について、大津市補助金等交付規則第１４条の規定により次のとおり報告します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="223B10AA" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="223B10AA" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="770"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="751AAFA6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="1BD1656C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="751AAFA6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BD1656C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098749"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098749"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B2CAC49" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="4B2CAC49" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BDA5460" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="0BDA5460" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51E390E9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="51E390E9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="335587AF" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="335587AF" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="942"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFB1150" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
+          <w:p w14:paraId="4EFB1150" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098748"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098748"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10D415D0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="10D415D0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7386808D" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="7386808D" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="942"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7343041C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="7343041C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D01A792" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6D01A792" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="58811C7B" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="58811C7B" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="844"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09FE8C73" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="09FE8C73" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="055EC88F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="002F2BB4" w:rsidP="0063311A">
+          <w:p w14:paraId="055EC88F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="002F2BB4" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098747"/>
               </w:rPr>
               <w:t>事業期</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098747"/>
               </w:rPr>
               <w:t>間</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2040D2F1" w14:textId="77777777" w:rsidR="002F2BB4" w:rsidRPr="00AB323D" w:rsidRDefault="002F2BB4" w:rsidP="0063311A">
+          <w:p w14:paraId="2040D2F1" w14:textId="77777777" w:rsidR="002F2BB4" w:rsidRPr="00B4693F" w:rsidRDefault="002F2BB4" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71E93BD8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="71E93BD8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　年　　　　月　　　　日　から</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BA9B493" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="1BA9B493" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　年　　　　月　　　　日　まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="311F277B" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="311F277B" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C2E738C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...7 lines deleted...]
-          <w:p w14:paraId="4D13AC08" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="6C2E738C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D13AC08" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>交付決定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06BB9796" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="06BB9796" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65B2FF73" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="65B2FF73" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1EFED431" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="1EFED431" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0356A813" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0356A813" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="133A5EB2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...7 lines deleted...]
-          <w:p w14:paraId="414F914E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="133A5EB2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="414F914E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>補助金の既交付金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="2"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2486317B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="2486317B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B2514D9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="4B2514D9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="689DA883" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="689DA883" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="46D240F1" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="46D240F1" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="706"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7A8565" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="2E7A8565" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>補助事業の経費精算額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5C38C7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="2D5C38C7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（補助対象金額）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45FAEFE7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="45FAEFE7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w14:paraId="627965DC" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w14:paraId="627965DC" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B123718" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...7 lines deleted...]
-          <w:p w14:paraId="54D84984" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="0B123718" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54D84984" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>添付書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>類</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="088936D5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="088936D5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13092FBF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="13092FBF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6645A0F4" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="6645A0F4" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183CB065" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第１３号（第１</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B47E0EA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="3F8C6320" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="6B47E0EA" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8C6320" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>確定通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C38EAE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="74456AB2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="07C38EAE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74456AB2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　大　　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261B256D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="261B256D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A779CB0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="7A779CB0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="59C300D3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C300D3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29038648" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="29038648" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074333A7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="074333A7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382149B0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="382149B0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7014AB5E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7014AB5E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="63FF2B75" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63FF2B75" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付の決定をした</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助事業</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、次のとおり</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の額を確定したので、大津市補助金等交付規則第１５条の規定により通知します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7AD3F671" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="7AD3F671" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F332083" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="777328D7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="4F332083" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="777328D7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17F2A57C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="17F2A57C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52C356BE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="52C356BE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AE3A8EB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="2AE3A8EB" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="17B8C597" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="17B8C597" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30A23A4C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="5AA34927" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="30A23A4C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AA34927" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="453A4B50" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="453A4B50" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68681659" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="68681659" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C2E4FCF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="7C2E4FCF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="207BDB31" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="207BDB31" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="1095"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26810268" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="26810268" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E460D5F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3E460D5F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="58F40070" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="58F40070" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A94ACEF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...6 lines deleted...]
-          <w:p w14:paraId="44BB2743" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="4A94ACEF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44BB2743" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>交付決定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ADE1865" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5ADE1865" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="155AB97B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="155AB97B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:leftChars="12" w:left="26" w:rightChars="269" w:right="585"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="548A4E8B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="548A4E8B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5A5EB3B8" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5A5EB3B8" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23C1AFA4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="23C1AFA4" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>補助事業の経費精算額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="587BF015" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="587BF015" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（補助対象金額）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B636BD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="25B636BD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:left="4818" w:rightChars="98" w:right="213" w:hangingChars="2215" w:hanging="4818"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w14:paraId="2837C8A7" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w14:paraId="2837C8A7" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E21897C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
-[...7 lines deleted...]
-          <w:p w14:paraId="67A44C9C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="7E21897C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67A44C9C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>交付確定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251BF289" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="251BF289" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C3440E5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3C3440E5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3BAA63D7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3BAA63D7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="260" w:right="566"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C4EFFF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="12C4EFFF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F197F4A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="7F197F4A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103524CF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D1D477" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D0CD12" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A57FE55" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC4F811" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第１４号（第１</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6D8150" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="7306AB6F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="3B6D8150" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7306AB6F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>交付請求書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EBA534" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="282D9AAD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="61EBA534" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282D9AAD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7893B011" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="7893B011" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（宛先）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D6787B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="54D6787B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大津市長</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D8EDB6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="42D8EDB6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">申請者　住所　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17242F98" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="17242F98" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="2057" w:left="4475"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...6 lines deleted...]
-    <w:p w14:paraId="624290D7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>氏名　　　　　　　　　　　　㊞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624290D7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（団体の場合は、名称及び代表者名）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBB71E8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="2EBB71E8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680D970A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="680D970A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付の確定のあった</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、大津市補助金等交付規則第１８条第１項の規定により次のとおり請求します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8928" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="978"/>
         <w:gridCol w:w="2031"/>
         <w:gridCol w:w="5919"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="16CAD4F1" w14:textId="77777777" w:rsidTr="007E5FD5">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="16CAD4F1" w14:textId="77777777" w:rsidTr="007E5FD5">
         <w:trPr>
           <w:trHeight w:val="912"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C683897" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="6C683897" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098739"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098739"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754FF083" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="754FF083" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="23267EF9" w14:textId="77777777" w:rsidTr="007E5FD5">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="23267EF9" w14:textId="77777777" w:rsidTr="007E5FD5">
         <w:trPr>
           <w:trHeight w:val="517"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E57E50F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="7E57E50F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098738"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098738"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CFB638B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="0CFB638B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="6C5B3E76" w14:textId="77777777" w:rsidTr="007E5FD5">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="6C5B3E76" w14:textId="77777777" w:rsidTr="007E5FD5">
         <w:trPr>
           <w:trHeight w:val="517"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16E1E822" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="16E1E822" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73931360" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="73931360" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="451F9E6F" w14:textId="77777777" w:rsidTr="007E5FD5">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="451F9E6F" w14:textId="77777777" w:rsidTr="007E5FD5">
         <w:trPr>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="037826FD" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="037826FD" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:firstLineChars="50" w:firstLine="214"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098737"/>
               </w:rPr>
               <w:t>交付確定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098737"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="337C5D9A" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="337C5D9A" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5A6203A0" w14:textId="77777777" w:rsidTr="007E5FD5">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5A6203A0" w14:textId="77777777" w:rsidTr="007E5FD5">
         <w:trPr>
           <w:trHeight w:val="764"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="690DD8B8" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="690DD8B8" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:firstLineChars="50" w:firstLine="214"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098736"/>
               </w:rPr>
               <w:t>交付請求金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098736"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53400739" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="53400739" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="61978E71" w14:textId="77777777" w:rsidTr="007E5FD5">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="61978E71" w14:textId="77777777" w:rsidTr="007E5FD5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D31FCDE" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="7D31FCDE" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-1777098752"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>振込</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-1777098752"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>先</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01BED87F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="01BED87F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1470" w:id="-1777098751"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>金融機</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1470" w:id="-1777098751"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>関</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11843FC1" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="11843FC1" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="198E8AC3" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="79"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098750"/>
               </w:rPr>
               <w:t>金融機関</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098750"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C6E1570" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="0C6E1570" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76391ECF" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="76391ECF" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="085FE317" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="085FE317" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　銀行・信用金庫・農協　　　　　　　支店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="4ECA7EAF" w14:textId="77777777" w:rsidTr="007E5FD5">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="4ECA7EAF" w14:textId="77777777" w:rsidTr="007E5FD5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E4081E2" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="0E4081E2" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BC3861A" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="5BC3861A" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76FC8CD3" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="140"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098749"/>
               </w:rPr>
               <w:t>口座番</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098749"/>
               </w:rPr>
               <w:t>号</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51B384BF" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="51B384BF" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EF8643B" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6EF8643B" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A2A2B43" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="4A2A2B43" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>普通　・　当座</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2C5B9ACB" w14:textId="77777777" w:rsidTr="007E5FD5">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2C5B9ACB" w14:textId="77777777" w:rsidTr="007E5FD5">
         <w:trPr>
           <w:trHeight w:val="750"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="496AD524" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="496AD524" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="227FB08E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+          <w:p w14:paraId="227FB08E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17A4EF56" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="140"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098748"/>
               </w:rPr>
               <w:t>口座名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098748"/>
               </w:rPr>
               <w:t>義</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D7E6F1D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="2D7E6F1D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66798034" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="66798034" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E382E78" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="5E382E78" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w14:paraId="085743F7" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w14:paraId="085743F7" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="1276"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514E387C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="514E387C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098747"/>
               </w:rPr>
               <w:t>添付書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098747"/>
               </w:rPr>
               <w:t>類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40D9C59D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="40D9C59D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D7EE655" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="7D7EE655" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16D72297" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="16D72297" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5656B5C0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第１５号（第１</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578757BF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="7E3E21C9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="578757BF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3E21C9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事前交付請求書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A30F56" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="7A901EB2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="30A30F56" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A901EB2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F6854F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="05F6854F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（宛先）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D64D7E0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="5D64D7E0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大津市長</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BAA4B7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="00BAA4B7" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">申請者　住所　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134DA905" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="134DA905" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="2057" w:left="4475"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...6 lines deleted...]
-    <w:p w14:paraId="2559E28F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>氏名　　　　　　　　　　　　㊞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2559E28F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（団体の場合は、名称及び代表者名）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045560B5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="045560B5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A6BA5EE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="5A6BA5EE" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付の決定のあった</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、大津市補助金等交付規則第１８条第１項の規定により次のとおり事前交付請求します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8928" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1022"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="5837"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="3286A7B3" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="3286A7B3" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="616"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC9770F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="6EC9770F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41E969A5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="41E969A5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="500BA95A" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="500BA95A" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72DC3FD0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="72DC3FD0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0688FAD6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="0688FAD6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="55D6C0C3" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="55D6C0C3" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6CB1B7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6A6CB1B7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66EAB962" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="66EAB962" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7187F217" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="7187F217" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AADE2B7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="2AADE2B7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>交付決定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BDF5334" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6BDF5334" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7C439C88" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="7C439C88" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="075F5478" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="075F5478" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="45"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>補助金を事前交</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>付</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3839A9" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6F3839A9" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>請求する理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B08FFD4" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="5B08FFD4" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="034B568A" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="034B568A" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="71FED9A1" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="71FED9A1" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48D91AA6" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="48D91AA6" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>補助金の既交付金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="2"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BE02BD8" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="4BE02BD8" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="38BABE4D" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="38BABE4D" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58EFDF5C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="58EFDF5C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>交付請求金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0558BF97" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="0558BF97" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5B533CC6" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5B533CC6" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:trHeight w:val="516"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F235D85" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6F235D85" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-1777098739"/>
               </w:rPr>
               <w:t>振込</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1050" w:id="-1777098739"/>
               </w:rPr>
               <w:t>先</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AC7B772" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="3AC7B772" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1470" w:id="-1777098738"/>
               </w:rPr>
               <w:t>金融機</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1470" w:id="-1777098738"/>
               </w:rPr>
               <w:t>関</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AD55B45" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="1AD55B45" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="79"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098737"/>
               </w:rPr>
               <w:t>金融機関</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098737"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="061B2B27" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="061B2B27" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　銀行・信用金庫・農協　　　　　　　支店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="088E19B5" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="088E19B5" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="234F6E52" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="234F6E52" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3947F2F7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="3947F2F7" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="140"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098736"/>
               </w:rPr>
               <w:t>口座番</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098736"/>
               </w:rPr>
               <w:t>号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1840C9E5" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="1840C9E5" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>普通　・　当座</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5F820944" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5F820944" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E7CDB1E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="4E7CDB1E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26EEE7BD" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="26EEE7BD" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="140"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098752"/>
               </w:rPr>
               <w:t>口座名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1680" w:id="-1777098752"/>
               </w:rPr>
               <w:t>義</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="363D0F55" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="363D0F55" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5A2D4AFA" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5A2D4AFA" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3091" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AAA6A4B" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="1AAA6A4B" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098751"/>
               </w:rPr>
               <w:t>添付書</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098751"/>
               </w:rPr>
               <w:t>類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16BC8B00" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="16BC8B00" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16A239B5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="16A239B5" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第１６号（第１</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688C82E8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="7186FA49" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="688C82E8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7186FA49" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事前交付決定取消通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623CB3F6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="4DD0BE81" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="623CB3F6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD0BE81" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　大　　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C294868" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="5C294868" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CBAD0D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="36CBAD0D" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EBA9B72" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBA9B72" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EA4872" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="17EA4872" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EA03B3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="11EA03B3" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599CAC0A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="599CAC0A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A80D672" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A80D672" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BAFB2F2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAFB2F2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付の決定をした</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、次のとおり交付決定を取り消したので、大津市補助金等交付規則第１９条第４項の規定により通知します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="5894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5A5D937A" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5A5D937A" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E70DE75" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="4E70DE75" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098750"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098750"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B1301BF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5B1301BF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0336F506" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="0336F506" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　年度</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E62AB96" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="6E62AB96" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="208011D9" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="208011D9" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52EF9526" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="52EF9526" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098749"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098749"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C39A6E0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="4C39A6E0" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AC3B192" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="5AC3B192" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="3FEDD61D" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="3FEDD61D" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="777"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C396335" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6C396335" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="709FDCFD" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
+          <w:p w14:paraId="709FDCFD" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="00E657E8">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="37C22DE0" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="37C22DE0" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="223BE849" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...6 lines deleted...]
-          <w:p w14:paraId="6F4AF283" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="223BE849" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F4AF283" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AB323D">
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="11"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098748"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>交付決定（確定）金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098748"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29467C0F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="29467C0F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="101217A8" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="101217A8" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
-[...6 lines deleted...]
-          <w:p w14:paraId="21223118" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B4693F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>円</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21223118" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="739948C1" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="739948C1" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F66C125" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...6 lines deleted...]
-          <w:p w14:paraId="140C68F5" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="2F66C125" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="140C68F5" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098747"/>
               </w:rPr>
               <w:t>取消金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098747"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B23418A" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="3B23418A" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5296305C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="5296305C" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66CA2278" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="66CA2278" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="229FEC49" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="229FEC49" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A891B48" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...7 lines deleted...]
-          <w:p w14:paraId="58E88D12" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="5A891B48" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58E88D12" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="45"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>取消後の交付決</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098746"/>
               </w:rPr>
               <w:t>定</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C78C54D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6C78C54D" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>（確定）金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098745"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70360C09" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="70360C09" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6478B937" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6478B937" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06666E3E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="06666E3E" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1550E90E" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="1550E90E" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C3862FD" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
-[...15 lines deleted...]
-          <w:p w14:paraId="4238BADE" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="6C3862FD" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A3A8623" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4238BADE" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="45"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>取消しをした理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098744"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15659B6F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="15659B6F" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7608C16B" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="7608C16B" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48F12CBE" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="48F12CBE" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="674E4D10" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="674E4D10" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41EF4910" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="41EF4910" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D2B405" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00AB323D" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
+          <w:p w14:paraId="13D2B405" w14:textId="77777777" w:rsidR="007E5FD5" w:rsidRPr="00B4693F" w:rsidRDefault="007E5FD5" w:rsidP="007E5FD5">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C096B44" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="5C096B44" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>様式第１７号（第１</w:t>
       </w:r>
-      <w:r w:rsidR="00375E9B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00375E9B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7064FDD8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="6D6B481E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
+    <w:p w14:paraId="7064FDD8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6B481E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00A3360B" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>返還通知書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BAA274" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="5DF72A35" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="47BAA274" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF72A35" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　大　　　　　第　　　号</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1B2CEF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="6E1B2CEF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2397CC6E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="2397CC6E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="1300" w:firstLine="2828"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118A5854" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="118A5854" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1971" w:left="4288"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036B431F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="036B431F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:leftChars="1999" w:left="4349" w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">大津市長　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>印</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FA9D01" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+    <w:p w14:paraId="44FA9D01" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D6617A9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6617A9" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年　　月　　日付け大　　　第　　号で補助金の交付の決定をした</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
-      <w:r w:rsidR="00BE3774" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00BE3774" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00A3360B" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00A3360B" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>について、大津市補助金等交付規則第２０条第１項の規定により次のとおり返還を請求します。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3028"/>
         <w:gridCol w:w="6542"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="62C080BF" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="62C080BF" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="894"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30A6A89B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="30A6A89B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="420"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>返還</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098743"/>
               </w:rPr>
               <w:t>金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="049EFF9B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00E657E8">
+          <w:p w14:paraId="049EFF9B" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00E657E8">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidR="00FD48B1" w:rsidRPr="00AB323D">
+            <w:r w:rsidR="00FD48B1" w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2017AD1C" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2017AD1C" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E181C5F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="0E181C5F" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E051B16" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="4E051B16" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>返還理</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098742"/>
               </w:rPr>
               <w:t>由</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34ED0C23" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="34ED0C23" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04F758D6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="04F758D6" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="52885219" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="52885219" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4758DAD2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="4758DAD2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>返還期</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098741"/>
               </w:rPr>
               <w:t>限</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36CF875A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="36CF875A" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　年　　　　月　　　　日まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="278CA182" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="278CA182" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52C27115" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="52C27115" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="245"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>補助年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098740"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="087910F8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="087910F8" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>年度</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="57DE3ECE" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="57DE3ECE" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="591CC088" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="591CC088" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098739"/>
               </w:rPr>
               <w:t>補助事業の名</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098739"/>
               </w:rPr>
               <w:t>称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F13061C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3F13061C" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7263C2A2" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="7263C2A2" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="041C4E7D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="0063311A">
+          <w:p w14:paraId="041C4E7D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>補助事業の区</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2311" w:id="-1301042432"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CFBC93B" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00FD48B1">
+          <w:p w14:paraId="4CFBC93B" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1C6B0C5F" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="1C6B0C5F" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="782EB7C2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="782EB7C2" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098738"/>
               </w:rPr>
               <w:t>交付決定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098738"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="334C97DF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="334C97DF" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="98" w:right="213"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　 円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="503C9626" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="503C9626" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:val="1436"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51C6617E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00467A48">
+          <w:p w14:paraId="51C6617E" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00467A48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="26"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098737"/>
               </w:rPr>
               <w:t>補助金の既交付金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="2"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098737"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4296F577" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00E657E8">
+          <w:p w14:paraId="4296F577" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00E657E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="70"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098736"/>
               </w:rPr>
               <w:t>及び交付年月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098736"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3453B624" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="3453B624" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　円</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A7F49BD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="0A7F49BD" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　年　　　　月　　　　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="6ABA5917" w14:textId="77777777" w:rsidTr="006605A2">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="6ABA5917" w14:textId="77777777" w:rsidTr="006605A2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F591C60" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
+          <w:p w14:paraId="3F591C60" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="0063311A">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="105"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098752"/>
               </w:rPr>
               <w:t>交付確定金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2310" w:id="-1777098752"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58A27048" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+          <w:p w14:paraId="58A27048" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:rightChars="269" w:right="585"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09F8A685" w14:textId="77777777" w:rsidR="00FD48B1" w:rsidRPr="00AB323D" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+    <w:p w14:paraId="00E88D78" w14:textId="77777777" w:rsidR="008E40F5" w:rsidRPr="00B4693F" w:rsidRDefault="00FD48B1" w:rsidP="00FD48B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008E40F5" w:rsidRPr="00B4693F" w:rsidSect="008408A2">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1304" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="linesAndChars" w:linePitch="378" w:charSpace="1543"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（注）別添納付書により振り込んでください。なお、大津市補助金等交付規則第１９条第１項の規定により交付の決定を取り消された場合において、返還期限までに納付されないときは、延滞金を納付しなければなりません。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2318E3A8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="135A3FCC" w14:textId="14D673F9" w:rsidR="008E40F5" w:rsidRPr="00B4693F" w:rsidRDefault="008E40F5" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00467A48" w:rsidRPr="00AB323D">
+        <w:sectPr w:rsidR="008E40F5" w:rsidRPr="00B4693F" w:rsidSect="008E40F5">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1021" w:right="1134" w:bottom="1021" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="linesAndChars" w:linePitch="378" w:charSpace="1543"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2318E3A8" w14:textId="104163E1" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008E40F5" w:rsidP="008E40F5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00467A48" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>（コンベンション用）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE2655F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="00BE3774" w:rsidP="008F152C">
+    <w:p w14:paraId="0CE2655F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="00BE3774" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="OLE_LINK5"/>
       <w:bookmarkStart w:id="9" w:name="OLE_LINK1"/>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事</w:t>
       </w:r>
-      <w:r w:rsidR="00467A48" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00467A48" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>業</w:t>
       </w:r>
-      <w:r w:rsidR="00467A48" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00467A48" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計</w:t>
       </w:r>
-      <w:r w:rsidR="00467A48" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00467A48" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>画</w:t>
       </w:r>
-      <w:r w:rsidR="00467A48" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00467A48" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="6457AFF9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="6457AFF9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1306C1B8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="1306C1B8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">１　</w:t>
       </w:r>
-      <w:r w:rsidR="001D5D31" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="001D5D31" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>コンベンション</w:t>
       </w:r>
-      <w:r w:rsidR="00467A48" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00467A48" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>概要</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054276A8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="054276A8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）コンベンションの名称</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CEB118" w14:textId="77777777" w:rsidR="00522D60" w:rsidRPr="00AB323D" w:rsidRDefault="00522D60" w:rsidP="008F152C">
+    <w:p w14:paraId="61CEB118" w14:textId="77777777" w:rsidR="00522D60" w:rsidRPr="00B4693F" w:rsidRDefault="00522D60" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="516CCA0C" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="516CCA0C" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（２）開催者（申請者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55901084" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="00D46CFD" w:rsidP="008F152C">
+    <w:p w14:paraId="55901084" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="00D46CFD" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>氏　名</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D66FD9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="00D46CFD" w:rsidP="008F152C">
+    <w:p w14:paraId="12D66FD9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="00D46CFD" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>住　所</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478D8DC8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="478D8DC8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>連絡先：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C85031B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="1C85031B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="35D4E74B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D4E74B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（３）</w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="43BA02D6" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+        <w:t>（３）開催期間　　　年　　月　　日から　　年　　月　　日まで（　　日間）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BA02D6" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="520B965F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="520B965F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）主な会場</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2194910E" w14:textId="77777777" w:rsidR="00522D60" w:rsidRPr="00AB323D" w:rsidRDefault="00522D60" w:rsidP="008F152C">
+    <w:p w14:paraId="2194910E" w14:textId="77777777" w:rsidR="00522D60" w:rsidRPr="00B4693F" w:rsidRDefault="00522D60" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B8D980E" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="5B8D980E" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（５）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>参加予定者数</w:t>
       </w:r>
-      <w:r w:rsidR="008B5527" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008B5527" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620F4659" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="00163327">
+    <w:p w14:paraId="620F4659" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00B4693F" w:rsidRDefault="00163327" w:rsidP="00163327">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　ア）</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="OLE_LINK4"/>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>国際コンベンションの場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0AA86F" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="00163327">
+    <w:p w14:paraId="7F0AA86F" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00B4693F" w:rsidRDefault="00163327" w:rsidP="00163327">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加予定者数</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EC9DF0" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="00163327">
+    <w:p w14:paraId="56EC9DF0" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00B4693F" w:rsidRDefault="00163327" w:rsidP="00163327">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1170"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>内、国内在住者</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（内</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、オンライン参加者　　　人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E73E484" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="00163327">
+    <w:p w14:paraId="4E73E484" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00B4693F" w:rsidRDefault="00163327" w:rsidP="00163327">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1170"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    海外在住者　　　 人 （内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F127E1C" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="00163327">
+    <w:p w14:paraId="4F127E1C" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00B4693F" w:rsidRDefault="00163327" w:rsidP="00163327">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者の出身国の数（日本含む）　（　　　　　　　　か国）</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="137CD011" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="008F152C">
+    <w:p w14:paraId="137CD011" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00B4693F" w:rsidRDefault="00163327" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3646D220" w14:textId="77777777" w:rsidR="001D5D31" w:rsidRPr="00AB323D" w:rsidRDefault="001D5D31" w:rsidP="008F152C">
+    <w:p w14:paraId="3646D220" w14:textId="77777777" w:rsidR="001D5D31" w:rsidRPr="00B4693F" w:rsidRDefault="001D5D31" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidR="00163327" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00163327" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>イ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）国内コンベンションの場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F7E712" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="001D5D31" w:rsidP="00747793">
+    <w:p w14:paraId="55F7E712" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="001D5D31" w:rsidP="00747793">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:firstLineChars="100" w:firstLine="218"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加予定者数</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　人</w:t>
       </w:r>
-      <w:r w:rsidR="000D5DF6" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（内</w:t>
       </w:r>
-      <w:r w:rsidR="0064500C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="0064500C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00E47016" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E47016" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>オンライン参加者　　　人</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22688864" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="00747793">
+    <w:p w14:paraId="22688864" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00B4693F" w:rsidRDefault="00163327" w:rsidP="00747793">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:firstLineChars="100" w:firstLine="218"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F45188E" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="1F45188E" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
-      <w:r w:rsidR="00E47016" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00E47016" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>エクスカーション</w:t>
       </w:r>
-      <w:r w:rsidR="00467A48" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00467A48" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>概要</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CBCA37" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="38CBCA37" w14:textId="66BAFCBF" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="00EC42E1" w:rsidP="00EC42E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）</w:t>
+      </w:r>
+      <w:r w:rsidR="009A19A1" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>実施予定</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A19A1" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年　　月　　日　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D197685" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:kern w:val="0"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="7D197685" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E4C4A6" w14:textId="734C7E0A" w:rsidR="00E47016" w:rsidRPr="00B4693F" w:rsidRDefault="00EC42E1" w:rsidP="00EC42E1">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（２）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47016" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>訪問</w:t>
+      </w:r>
+      <w:r w:rsidR="009A19A1" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>予定</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47016" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>場所</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675909B7" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54E4C4A6" w14:textId="77777777" w:rsidR="00E47016" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="5DD6A385" w14:textId="77777777" w:rsidR="008B5527" w:rsidRPr="00B4693F" w:rsidRDefault="008B5527" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（２）</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="675909B7" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+        <w:t>３　市内の宿泊施設及び観光に係る情報の提供方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E228F03" w14:textId="77777777" w:rsidR="008408A2" w:rsidRPr="00B4693F" w:rsidRDefault="008408A2" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DD6A385" w14:textId="77777777" w:rsidR="008B5527" w:rsidRPr="00AB323D" w:rsidRDefault="008B5527" w:rsidP="008F152C">
+    <w:p w14:paraId="1C54B67A" w14:textId="19D0D85F" w:rsidR="008408A2" w:rsidRPr="00B4693F" w:rsidRDefault="008408A2" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:bookmarkStart w:id="11" w:name="_Hlk222908260"/>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>３　市内の宿泊施設及び観光に係る情報の提供方法</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E4C10B1" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="008F152C">
+        <w:t>４　印刷物などへのロゴマーク及び定型文の掲載方法</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="172914F2" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="172914F2" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="008F152C">
+    <w:p w14:paraId="6C2A7EAB" w14:textId="77777777" w:rsidR="000B4F28" w:rsidRPr="00B4693F" w:rsidRDefault="000B4F28" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E1535B3" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008B5527" w:rsidP="008F152C">
+    <w:p w14:paraId="1E1535B3" w14:textId="3A9C0829" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008408A2" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>４</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00467A48" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00467A48" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>その他</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB9C6D5" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="2EB9C6D5" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）会議内容の概要</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280D92B3" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="280D92B3" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC1B525" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="00467A48">
+    <w:p w14:paraId="7487E3F2" w14:textId="3DA0D2F2" w:rsidR="008E40F5" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="009E3B12">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="653" w:hangingChars="300" w:hanging="653"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+        </w:rPr>
+        <w:sectPr w:rsidR="008E40F5" w:rsidRPr="00B4693F" w:rsidSect="009E3B12">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="linesAndChars" w:linePitch="378" w:charSpace="1543"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（２）開催組織（会議開催及び運営に係る組織体制の分かる資料を添付すること。</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="414F174C" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+        <w:t>（２）開催組織（会議開催及び運営に係る組織体制の分かる資料を添付すること。）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726C3E59" w14:textId="77777777" w:rsidR="009E3B12" w:rsidRPr="00B4693F" w:rsidRDefault="009E3B12" w:rsidP="009E3B12">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="653" w:right="872" w:hangingChars="300" w:hanging="653"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414F174C" w14:textId="2C1666A3" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="653" w:hangingChars="300" w:hanging="653"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（エクスカーション用）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123D83B2" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="123D83B2" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事　業　計　画　書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF20945" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="5CF20945" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="653" w:hangingChars="300" w:hanging="653"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4C5A9274" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5A9274" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１　コンベンション開催概要</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B145AE" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="49B145AE" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）コンベンションの名称</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CB0060" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="30CB0060" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76DA2662" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="76DA2662" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（２）開催者（申請者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FF70B1" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="29FF70B1" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">氏　名：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47931024" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="47931024" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">住　所：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDF06BF" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="6FDF06BF" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>連絡先：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A12CD23" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="5A12CD23" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1E54AC61" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E54AC61" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（３）</w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="3165D7F6" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+        <w:t>（３）開催期間　　　年　　月　　日から　　年　　月　　日まで（　　日間）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3165D7F6" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B1AC03A" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="2B1AC03A" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C4D2BF7" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="3C4D2BF7" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）主な会場</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779C73BA" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="779C73BA" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48108DF9" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="48108DF9" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（５）参加予定者数　　　　　　　人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E235669" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="3E235669" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB6C286" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="6CB6C286" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　エクスカーションの概要</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A517A5A" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="3A517A5A" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00F43209">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（１）実施予定日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CFA948" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:kern w:val="0"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="62CFA948" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539E2026" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="539E2026" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="74442858" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00F43209">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（２）訪問予定場所</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CCB04D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="74442858" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48946F63" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="75CCB04D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0181F4B9" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00F43209">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（３）参加予定人数　　　　　人</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719602D1" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="48946F63" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F7132D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0181F4B9" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA75F1D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00F43209">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00166025" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）借上げバス台数</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF8DD76" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...9 lines deleted...]
-    <w:p w14:paraId="719602D1" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    </w:p>
+    <w:p w14:paraId="0C54D083" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F7132D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="2CCFE07F" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00F43209">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00166025" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="006816A5" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r w:rsidR="006A48D0" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>する</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>バス</w:t>
+      </w:r>
+      <w:r w:rsidR="006816A5" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>事業者</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE436BD" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BA75F1D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    <w:p w14:paraId="7714B8E3" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...27 lines deleted...]
-    <w:p w14:paraId="5EF8DD76" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+    </w:p>
+    <w:p w14:paraId="7105E090" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00467A48">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0C54D083" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３　市内の宿泊施設及び観光に係る情報の提供方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0984D726" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00E657E8">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...135 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="483E7065" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="00AF7DB6" w:rsidP="00E657E8">
+    <w:p w14:paraId="483E7065" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="00AF7DB6" w:rsidP="00E657E8">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="654"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>収</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>支</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>計</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>画</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="008F152C" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6AB73F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="1E6AB73F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="846"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F04BC95" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="7F04BC95" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（収入）　　　　　　　　　　　　　　　　　　　　　　　　（単位：円）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7766" w:type="dxa"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2749"/>
         <w:gridCol w:w="2749"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1A63CE68" w14:textId="77777777" w:rsidTr="0063311A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="1A63CE68" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73C39204" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="73C39204" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>区　　分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30C5A741" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="30C5A741" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>予　算　額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29AE2F92" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="29AE2F92" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>摘　　要</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="46AAE4FA" w14:textId="77777777" w:rsidTr="0063311A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="46AAE4FA" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01F22182" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+          <w:p w14:paraId="01F22182" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="250"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>補助金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40FC34C5" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="40FC34C5" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26813A6B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="26813A6B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2C2AA5CC" w14:textId="77777777" w:rsidTr="0063311A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2C2AA5CC" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251F16F3" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="251F16F3" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C030BC" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="34C030BC" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1A6893" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="4C1A6893" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="3F1C9936" w14:textId="77777777" w:rsidTr="0063311A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="3F1C9936" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B274724" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="7B274724" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE12D96" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="2CE12D96" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="559E908F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="559E908F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="73EE7C9F" w14:textId="77777777" w:rsidTr="0063311A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="73EE7C9F" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="472E8F99" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="472E8F99" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6047B865" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="6047B865" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A79F666" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="3A79F666" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="377E2283" w14:textId="77777777" w:rsidTr="0063311A">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="377E2283" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2FCA3D" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="1F2FCA3D" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="076E3DFC" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="076E3DFC" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4CAC63" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="2B4CAC63" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F152C" w:rsidRPr="00AB323D" w14:paraId="2CD081FF" w14:textId="77777777" w:rsidTr="0063311A">
+      <w:tr w:rsidR="008F152C" w:rsidRPr="00B4693F" w14:paraId="2CD081FF" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFEDF8A" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="7CFEDF8A" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合　　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58D2BD2C" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="58D2BD2C" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B02D8F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="0063311A">
+          <w:p w14:paraId="27B02D8F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5617CC35" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="5617CC35" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A01EC69" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="6A01EC69" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66D76C35" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="66D76C35" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（支出）　　　　　　　　　　　　　　　　　　　　　　　　（単位：円）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2573"/>
         <w:gridCol w:w="2573"/>
         <w:gridCol w:w="2574"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2583F474" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2583F474" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="715F14F4" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="715F14F4" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>区　分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B3BD77" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="67B3BD77" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>予　算　額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75785C90" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="75785C90" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>摘　要</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="6B3F0475" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="6B3F0475" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5245CE98" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="00581E1E">
+          <w:p w14:paraId="5245CE98" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="00581E1E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B138FDC" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="5B138FDC" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1882C151" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="1882C151" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="425E9599" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="425E9599" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9AFA02" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="00581E1E">
+          <w:p w14:paraId="6B9AFA02" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="00581E1E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33760228" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="33760228" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="513D93DE" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="513D93DE" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0E697516" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0E697516" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="419DE247" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="419DE247" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60FE9382" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="60FE9382" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="216DDAA3" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="216DDAA3" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="6D982E91" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="6D982E91" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBD869C" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="7EBD869C" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47E202A9" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="47E202A9" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="448CEE21" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="448CEE21" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="276CA3D7" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="276CA3D7" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="023F74EE" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="00E76DAA">
+          <w:p w14:paraId="023F74EE" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="00E76DAA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57757280" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="57757280" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB68081" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="4FB68081" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="59BF5F38" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="59BF5F38" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD633D1" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="0DD633D1" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8EA20E" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="6D8EA20E" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13EBD7B8" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00AB323D" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
+          <w:p w14:paraId="13EBD7B8" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00B4693F" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DB4DC16" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="00B50A4B" w:rsidP="008F152C">
+    <w:p w14:paraId="1DB4DC16" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="00B50A4B" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="912"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6BEB52" w14:textId="77777777" w:rsidR="00EF48DA" w:rsidRPr="00AB323D" w:rsidRDefault="00EF48DA" w:rsidP="008F152C">
+    <w:p w14:paraId="3E6BEB52" w14:textId="77777777" w:rsidR="00EF48DA" w:rsidRPr="00B4693F" w:rsidRDefault="00EF48DA" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="912"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2F6C86" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="00E657E8">
+    <w:p w14:paraId="4D2F6C86" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="00E657E8">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="912"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>役</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>員</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>簿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F633250" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="2F633250" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4518" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1347"/>
         <w:gridCol w:w="2527"/>
         <w:gridCol w:w="2371"/>
         <w:gridCol w:w="2402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="24552C68" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="24552C68" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8DF48B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="0063311A">
+          <w:p w14:paraId="0B8DF48B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>役　　職</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEB24ED" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="0063311A">
+          <w:p w14:paraId="5FEB24ED" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>氏　　　名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF48D49" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="001E5479" w:rsidP="0063311A">
+          <w:p w14:paraId="5AF48D49" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="001E5479" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>よみがな</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72DD06A7" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="001E5479" w:rsidP="0063311A">
+          <w:p w14:paraId="72DD06A7" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="001E5479" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>所属機関</w:t>
             </w:r>
-            <w:r w:rsidR="0016028D" w:rsidRPr="00AB323D">
+            <w:r w:rsidR="0016028D" w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（大学等）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="164EA58C" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="164EA58C" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72954F72" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="72954F72" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6515B50F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="6515B50F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCFE8FA" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="0CCFE8FA" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F298136" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="1F298136" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="025A507C" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="025A507C" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6231B6C9" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="6231B6C9" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283E2F70" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="283E2F70" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74AE9D2C" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="74AE9D2C" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D097BE" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="69D097BE" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="74BA71CF" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="74BA71CF" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCE4D35" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="5DCE4D35" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E74D1E2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="4E74D1E2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72A49D98" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="72A49D98" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="303ECFE6" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="303ECFE6" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="6C708230" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="6C708230" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAD0870" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="2FAD0870" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C297C71" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="1C297C71" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E97C706" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="7E97C706" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBB386D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="1FBB386D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="17294C3E" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="17294C3E" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="333F6E6A" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="333F6E6A" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="237B9F78" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="237B9F78" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58A17298" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="58A17298" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44B60D4E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="44B60D4E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="69CFD158" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="69CFD158" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="265EB75F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="265EB75F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AAD90FB" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="1AAD90FB" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9F9C04" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="0F9F9C04" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79310D15" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="79310D15" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="22F17868" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="22F17868" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="649EFA67" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="649EFA67" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41F92EAA" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="41F92EAA" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F800328" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="0F800328" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D05CF60" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="3D05CF60" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="38A31692" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="38A31692" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24A50227" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="24A50227" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="695059DF" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="695059DF" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A94B9B2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="4A94B9B2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46A4BAE7" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="46A4BAE7" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="47A1269B" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="47A1269B" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A5B308" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="63A5B308" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66D22B7F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="66D22B7F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27DB8F10" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="27DB8F10" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0C302E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="2D0C302E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0241E576" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0241E576" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C52F69B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="0C52F69B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65CB5A2B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="65CB5A2B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="454F16DC" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="454F16DC" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="062CDDB4" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="062CDDB4" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="2ED55B74" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="2ED55B74" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="350C93A5" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="350C93A5" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E88E820" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="3E88E820" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="253DF389" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="253DF389" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54B4956D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="54B4956D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0EC217F1" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0EC217F1" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A223759" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="4A223759" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB232BE" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="1DB232BE" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58515B98" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="58515B98" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4433B561" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="4433B561" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="6277B4AD" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="6277B4AD" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="471D39E3" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="471D39E3" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4742A24A" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="4742A24A" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6258CF24" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="6258CF24" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="040F8541" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="040F8541" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1BE4C00C" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="1BE4C00C" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="255B352E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="255B352E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3713E181" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="3713E181" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10BEE9C2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="10BEE9C2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="071A6D6E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="071A6D6E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="32BE7F2C" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="32BE7F2C" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31A850D8" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="31A850D8" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2132490F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="2132490F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21298F14" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="21298F14" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5262C8CF" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="5262C8CF" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="63C4E016" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="63C4E016" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="512189E2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="512189E2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB38736" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="0EB38736" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1856C982" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="1856C982" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547D3E1E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="547D3E1E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="46D7AA4B" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="46D7AA4B" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12D58802" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="12D58802" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CF6A4D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="24CF6A4D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442DE0F1" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="442DE0F1" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1B56A4" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="2F1B56A4" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w14:paraId="44A44F77" w14:textId="77777777" w:rsidTr="00E657E8">
+      <w:tr w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w14:paraId="44A44F77" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AACDB7B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="5AACDB7B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="346CEE87" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="346CEE87" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="520779A6" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="520779A6" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03D2AF86" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
+          <w:p w14:paraId="03D2AF86" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E897360" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="6E897360" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A1C2057" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="2A1C2057" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="141163D4" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="141163D4" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A2F74A8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="7A2F74A8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099B5D87" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="099B5D87" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>誓</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>約</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285FA756" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="285FA756" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78A356EB" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="78A356EB" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>私は、下記の事項について誓約します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4A7CEB" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="2D4A7CEB" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>なお、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が必要な場合には、滋賀県警察本部に照会することについて承諾します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA70D7A" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="1DA70D7A" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CBCCD73" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="2CBCCD73" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62227D3B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="62227D3B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="602B3312" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="602B3312" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自己</w:t>
       </w:r>
-      <w:r w:rsidR="004F0512" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="004F0512" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>又は</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自社もしくは自社の役員等は、次の各号のいずれにも該当しません。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7453364B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="7453364B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="436" w:hangingChars="100" w:hanging="218"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　暴力団員による不当な行為の防止等に関する法律（平成３年法律第７７号）第２条第２号に規定する暴力団（以下「暴力団」という。）又は同条第６号に規定する暴力団員（以下「暴力団員」という。）であると認められる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3756C5A5" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="3756C5A5" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="436" w:hangingChars="100" w:hanging="218"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　役員等（法人である場合は役員又は支店若しくは営業所の代表者その他これらと同等の責任を有する者をいい、法人以外の団体である場合は代表者、理事その他これらと同等の責任を有する者をいう。）が暴力団員であると認められる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E92216" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="16E92216" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　暴力団又は暴力団員が経営に実質的に関与していると認められる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CD62FD" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="08CD62FD" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="100" w:left="436" w:hangingChars="100" w:hanging="218"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　自己、自社若しくは第三者の不正の利益を図る目的又は第三者に損害を与える目的をもって、暴力団又は暴力団員を利用したと認められる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5B31D7" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="4A5B31D7" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2793EC35" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="2793EC35" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLineChars="2400" w:firstLine="5221"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70D984B1" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="70D984B1" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5040" w:firstLine="840"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C47987" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="63C47987" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLineChars="1100" w:firstLine="2393"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03771A5F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="03771A5F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B3B5853" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="0B3B5853" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>〔法人、団体にあっては事務所所在地〕</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB82943" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="7EB82943" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A13E99F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="7A13E99F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">住　所　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F66362" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="68F66362" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F4F92B9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="4F4F92B9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>法人、団体にあっては法人･団体名･代表者名</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABCA12B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="3ABCA12B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（ふりがな）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717FBFEA" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="717FBFEA" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">氏　名　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">　　　　</w:t>
       </w:r>
-      <w:r w:rsidR="00216255" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00216255" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF27748" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="4CF27748" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD6E7FD" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="0CD6E7FD" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>代表者の生年月日</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8E9ECB" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="2B8E9ECB" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="196E88F9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+    <w:p w14:paraId="196E88F9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">生年月日　　（明治･大正･昭和･平成）　　　年　　　月　　　日　</w:t>
       </w:r>
-      <w:r w:rsidR="00216255" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00216255" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408966EA" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00AB323D" w:rsidRDefault="008F152C" w:rsidP="008F152C">
-[...20 lines deleted...]
-    <w:p w14:paraId="423311D5" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+    <w:p w14:paraId="408966EA" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00B4693F" w:rsidRDefault="008F152C" w:rsidP="008F152C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723DEA28" w14:textId="77777777" w:rsidR="003402A7" w:rsidRPr="00B4693F" w:rsidRDefault="003402A7" w:rsidP="003402A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4D07DA" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="003402A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423311D5" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3C3FF7D7" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00E657E8">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3FF7D7" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00B4693F" w:rsidRDefault="00467A48" w:rsidP="00E657E8">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（コンベンション用）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D13B650" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00AB323D" w:rsidRDefault="00525ED7" w:rsidP="00E76DAA">
+    <w:p w14:paraId="7D13B650" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00B4693F" w:rsidRDefault="00525ED7" w:rsidP="00E76DAA">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>実</w:t>
       </w:r>
-      <w:r w:rsidR="006816A5" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="006816A5" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施</w:t>
       </w:r>
-      <w:r w:rsidR="006816A5" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="006816A5" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>報</w:t>
       </w:r>
-      <w:r w:rsidR="006816A5" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="006816A5" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>告</w:t>
       </w:r>
-      <w:r w:rsidR="006816A5" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="006816A5" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784618A4" w14:textId="77777777" w:rsidR="00525ED7" w:rsidRPr="00AB323D" w:rsidRDefault="00525ED7" w:rsidP="00E76DAA">
+    <w:p w14:paraId="784618A4" w14:textId="77777777" w:rsidR="00525ED7" w:rsidRPr="00B4693F" w:rsidRDefault="00525ED7" w:rsidP="00E76DAA">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="342C35E7" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+    <w:p w14:paraId="342C35E7" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">１　</w:t>
       </w:r>
-      <w:r w:rsidR="00163327" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00163327" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>コンベンション</w:t>
       </w:r>
-      <w:r w:rsidR="006A48D0" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="006A48D0" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>開催結果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1CAF2B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="000D5DF6">
+    <w:p w14:paraId="1F1CAF2B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="00163327" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）コンベンション</w:t>
       </w:r>
-      <w:r w:rsidR="000D5DF6" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の名称</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A78CCB4" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+    <w:p w14:paraId="2A78CCB4" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7751E530" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+    <w:p w14:paraId="7751E530" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（２）</w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="1BD24D70" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00AB323D" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
+        <w:t>（２）開催期間　　　年　　月　　日から　　年　　月　　日まで（　　日間）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD24D70" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00B4693F" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF183D9" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+    <w:p w14:paraId="6DF183D9" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）主な会場</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655C0494" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00AB323D" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
+    <w:p w14:paraId="655C0494" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00B4693F" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16289F93" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00AF7DB6">
+    <w:p w14:paraId="16289F93" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="00AF7DB6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）参加者数</w:t>
       </w:r>
-      <w:r w:rsidR="00F44647" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F44647" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7E7CE8" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00AB323D" w:rsidRDefault="00AF7DB6" w:rsidP="000D5DF6">
+    <w:p w14:paraId="2F7E7CE8" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00B4693F" w:rsidRDefault="00AF7DB6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="228A9418" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00AF7DB6" w:rsidP="00F44647">
+    <w:p w14:paraId="228A9418" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00AF7DB6" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidR="00F44647" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00F44647" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（各日の参加者数）※開催日数に応じて適宜追加してください</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39601EF5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="39601EF5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ア）国際コンベンションの場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3790665C" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="3790665C" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１日目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B3AA98" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="39B3AA98" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>国内在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA45486" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="3CA45486" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>海外在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074B6137" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="074B6137" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:firstLineChars="100" w:firstLine="218"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者の出身国の数（日本含む）　（　　　　 か国）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DD27DC" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="71DD27DC" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4F1B8E" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="4C4F1B8E" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２日目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E10183" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="11E10183" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>国内在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0003B9CA" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="0003B9CA" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>海外在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FB1A87" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="29FB1A87" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者の出身国の数（日本含む）　（　 　　　か国）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213583F7" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="213583F7" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D1450A5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="1D1450A5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">３日目：　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6684B9" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="2F6684B9" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>国内在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFE86F0" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="0AFE86F0" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>海外在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618B5939" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="618B5939" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者の出身国の数（日本含む）　（　 　　　か国）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EAD276" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="39EAD276" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0098C67F" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="0098C67F" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>イ）国内コンベンションの場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0003B083" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="0003B083" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１日目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289731D0" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="289731D0" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者数　　　　　人　（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5EBB95" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="4B5EBB95" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C4F2DD5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="0C4F2DD5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２日目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549DEAAB" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="549DEAAB" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="660" w:firstLineChars="200" w:firstLine="435"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者数　　　　　人　（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494074FE" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="494074FE" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48D50A11" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="48D50A11" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FF00731" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="2FF00731" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2650B48D" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="2650B48D" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">３日目：　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012B3F39" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="012B3F39" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00B4693F" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="660" w:firstLineChars="200" w:firstLine="435"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者数　　　　　人　（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73251172" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="00F44647">
+    <w:p w14:paraId="73251172" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00B4693F" w:rsidRDefault="00163327" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="701B34E7" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00AB323D" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
+    <w:p w14:paraId="701B34E7" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00B4693F" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidR="000A507D" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="000A507D" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　エクスカーショ</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2242" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00FF2242" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ン</w:t>
       </w:r>
-      <w:r w:rsidR="006A48D0" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="006A48D0" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidR="000D5DF6" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>実施</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>結果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC97C46" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="001C6233" w:rsidP="00E657E8">
+    <w:p w14:paraId="5EC97C46" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="001C6233" w:rsidP="004B4F0B">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（１）実施日</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B17B18" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:kern w:val="0"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="72B17B18" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCC369D" w14:textId="77777777" w:rsidR="00525ED7" w:rsidRPr="00B4693F" w:rsidRDefault="000A507D" w:rsidP="004B4F0B">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（２）実施内容</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（必要に応じて写真を添付すること）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E57F848" w14:textId="77777777" w:rsidR="001C6233" w:rsidRPr="00B4693F" w:rsidRDefault="001C6233" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DCC369D" w14:textId="77777777" w:rsidR="00525ED7" w:rsidRPr="00AB323D" w:rsidRDefault="000A507D" w:rsidP="000D5DF6">
+    <w:p w14:paraId="4FDCB46D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="001C6233" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（２）実施内容</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3E57F848" w14:textId="77777777" w:rsidR="001C6233" w:rsidRPr="00AB323D" w:rsidRDefault="001C6233" w:rsidP="000D5DF6">
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6102A45E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="001C6233" w:rsidP="004B4F0B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（３）訪問</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>場所</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D68A422" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FDCB46D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="001C6233" w:rsidP="000D5DF6">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="726D7B19" w14:textId="77777777" w:rsidR="001C6233" w:rsidRPr="00B4693F" w:rsidRDefault="001C6233" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="6102A45E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="001C6233" w:rsidP="000D5DF6">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D186A9C" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="004B4F0B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（４）参加者数</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBEDEAD" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00B4693F" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="3D68A422" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2171845E" w14:textId="77777777" w:rsidR="007104A8" w:rsidRPr="00B4693F" w:rsidRDefault="007104A8" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="726D7B19" w14:textId="77777777" w:rsidR="001C6233" w:rsidRPr="00AB323D" w:rsidRDefault="001C6233" w:rsidP="000D5DF6">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEFC4BF" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00B4693F" w:rsidRDefault="00831FE7" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6D186A9C" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３　市内の宿泊施設及び観光に係る情報の提供方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5B8882" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00B4693F" w:rsidRDefault="00AF7DB6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...9 lines deleted...]
-    <w:p w14:paraId="5CBEDEAD" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+    </w:p>
+    <w:p w14:paraId="3B05DBFD" w14:textId="77777777" w:rsidR="004764C0" w:rsidRPr="00B4693F" w:rsidRDefault="004764C0" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2171845E" w14:textId="77777777" w:rsidR="007104A8" w:rsidRPr="00AB323D" w:rsidRDefault="007104A8" w:rsidP="000D5DF6">
+    <w:p w14:paraId="3EF9C6E0" w14:textId="700BE6CA" w:rsidR="004764C0" w:rsidRPr="00B4693F" w:rsidRDefault="004764C0" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1AEFC4BF" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00AB323D" w:rsidRDefault="00831FE7" w:rsidP="000D5DF6">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>４　印刷物などへのロゴマーク及び定型文の掲載方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA6681C" w14:textId="77777777" w:rsidR="004764C0" w:rsidRPr="00B4693F" w:rsidRDefault="004764C0" w:rsidP="004764C0">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...22 lines deleted...]
-    <w:p w14:paraId="0190DB1E" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    </w:p>
+    <w:p w14:paraId="0190DB1E" w14:textId="2D38FF49" w:rsidR="00AF7DB6" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...3 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（エクスカーション用）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D32B2FD" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="00E657E8">
+    <w:p w14:paraId="2D32B2FD" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="00E657E8">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>実　施　報　告　書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D096A62" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="0D096A62" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D42E1BE" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="3D42E1BE" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１　コンベンション</w:t>
       </w:r>
-      <w:r w:rsidR="006A48D0" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="006A48D0" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>概要</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DB17B1" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="49DB17B1" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）コンベンションの名称</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7528C567" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="7528C567" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3829F408" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="3829F408" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（２）開催者（申請者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C83BB3C" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="3C83BB3C" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">氏　名：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B2CEF4" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="24B2CEF4" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">住　所：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABA3E87" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="7ABA3E87" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>連絡先：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FDC3B8" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="55FDC3B8" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="034A3B4B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034A3B4B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（３）</w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="51D170BB" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+        <w:t>（３）開催期間　　　年　　月　　日から　　年　　月　　日まで（　　日間）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D170BB" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADE9086" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="6ADE9086" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="775B464F" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="775B464F" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）主な会場</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A5389E" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="03A5389E" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7479B8DF" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="7479B8DF" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（５）参加者数　　　　　　　人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB63B0B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="7CB63B0B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="760414E5" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="760414E5" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　エクスカーションの</w:t>
       </w:r>
-      <w:r w:rsidR="006A48D0" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="006A48D0" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>実施結果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A297CB" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="15A297CB" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="0012733B">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（１）実施日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A6114D" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:kern w:val="0"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="19A6114D" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F2868D" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12F2868D" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="7D207EF3" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="0012733B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（２）訪問場所</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B3252A" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D207EF3" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA5A3E3" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="62B3252A" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268CF6F6" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="0012733B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（３）参加人数　　　　　人</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EAF763" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DA5A3E3" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39215766" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="268CF6F6" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F22B401" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="004B4F0B">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00166025" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）借上げバス台数</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01605CF0" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...9 lines deleted...]
-    <w:p w14:paraId="08EAF763" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    </w:p>
+    <w:p w14:paraId="68DA1D1B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39215766" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="129B7E50" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="004B4F0B">
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00166025" w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）利用したバス事業者</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72497869" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F22B401" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    <w:p w14:paraId="079D3A93" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
-[...27 lines deleted...]
-    <w:p w14:paraId="01605CF0" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+    </w:p>
+    <w:p w14:paraId="35DCD891" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="006816A5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r w:rsidRPr="00B4693F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...85 lines deleted...]
-        </w:rPr>
         <w:t>３　市内の宿泊施設及び観光に係る情報の提供方法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746D113B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="00E657E8">
+    <w:p w14:paraId="746D113B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00B4693F" w:rsidRDefault="006816A5" w:rsidP="00E657E8">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="173B0D7B" w14:textId="77777777" w:rsidR="00831FE7" w:rsidRPr="00AB323D" w:rsidRDefault="00AF7DB6" w:rsidP="000D5DF6">
+    <w:p w14:paraId="173B0D7B" w14:textId="77777777" w:rsidR="00831FE7" w:rsidRPr="00B4693F" w:rsidRDefault="00AF7DB6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F80E3B3" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="4F80E3B3" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>収</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>支</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>決</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>算</w:t>
       </w:r>
-      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAC36D3" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="1EAC36D3" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="846"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC00C9A" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="4FC00C9A" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB323D">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（収入）　　　　　　　　　　　　　　　　　　　　　　　　（単位：円）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7862" w:type="dxa"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2620"/>
         <w:gridCol w:w="2621"/>
         <w:gridCol w:w="2621"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="790450DB" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="790450DB" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15B04285" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="15B04285" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>区　　分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F4A23D" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+          <w:p w14:paraId="25F4A23D" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="0038073C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>決　算　額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3500C14C" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="3500C14C" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>摘　　要</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="09479023" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="09479023" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359ED001" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+          <w:p w14:paraId="359ED001" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="0038073C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="250"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>補助金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="289E8650" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="289E8650" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64937DA2" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="64937DA2" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5CCA48EF" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5CCA48EF" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="197151DA" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="197151DA" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5DE872" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="2B5DE872" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAB257F" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="4CAB257F" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1CF3E75B" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="1CF3E75B" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="575CE3D2" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="575CE3D2" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="219CD7D1" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="219CD7D1" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19102F51" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="19102F51" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5D959ABE" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="5D959ABE" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53FF58FC" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="53FF58FC" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0605ADF7" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="0605ADF7" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22EF9E38" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="22EF9E38" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7EC441B9" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="7EC441B9" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5E410A" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="4F5E410A" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF20A8D" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="6DF20A8D" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="798BAEF7" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="798BAEF7" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038073C" w:rsidRPr="00AB323D" w14:paraId="5220FC70" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="0038073C" w:rsidRPr="00B4693F" w14:paraId="5220FC70" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1A4A1F" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="4A1A4A1F" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合　　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9A6119" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="6D9A6119" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568BF41E" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="568BF41E" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="568130D9" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="568130D9" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="353BDEB5" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="353BDEB5" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54DB927B" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="54DB927B" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（支出）　　　　　　　　　　　　　　　　　　　　　　　　（単位：円）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2620"/>
         <w:gridCol w:w="2621"/>
         <w:gridCol w:w="2621"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="3BE48838" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="3BE48838" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="068F5287" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="068F5287" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>区　分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="435DB05A" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="435DB05A" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>決　算　額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C434615" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="7C434615" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>摘　要</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="57294C66" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="57294C66" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="494A9819" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="494A9819" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB9C30F" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="4DB9C30F" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7CF754" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="6A7CF754" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="655552B7" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="655552B7" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6664BAB2" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="6664BAB2" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415B301B" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="415B301B" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="625155CC" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="625155CC" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0B2EAD80" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0B2EAD80" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15532DFE" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="15532DFE" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33183840" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="33183840" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4332B3F6" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="4332B3F6" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="23094FB0" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="23094FB0" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C2C5C5" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="18C2C5C5" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0329C7E0" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="0329C7E0" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E57D6A" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="74E57D6A" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="313E6D4B" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="313E6D4B" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3742C703" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00E76DAA">
+          <w:p w14:paraId="3742C703" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00E76DAA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17D9A126" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="17D9A126" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1307E73B" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="1307E73B" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0522917D" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00B4693F" w14:paraId="0522917D" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F3AC30" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="42F3AC30" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB323D">
+            <w:r w:rsidRPr="00B4693F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19219464" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="19219464" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="384689D5" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="384689D5" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00B4693F" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A342B79" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="1A342B79" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="912"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB323D">
+      <w:r w:rsidRPr="00B4693F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E748A3C" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidSect="00E47ED3">
+    <w:p w14:paraId="5E748A3C" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0038073C" w:rsidRPr="00B4693F" w:rsidSect="008E40F5">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1304" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="378" w:charSpace="1543"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="735D518A" w14:textId="77777777" w:rsidR="00DC0687" w:rsidRDefault="00DC0687" w:rsidP="00652293">
+    <w:p w14:paraId="3E6F8936" w14:textId="77777777" w:rsidR="0032776B" w:rsidRDefault="0032776B" w:rsidP="00652293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ABD8C22" w14:textId="77777777" w:rsidR="00DC0687" w:rsidRDefault="00DC0687" w:rsidP="00652293">
+    <w:p w14:paraId="20A50A49" w14:textId="77777777" w:rsidR="0032776B" w:rsidRDefault="0032776B" w:rsidP="00652293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -26454,160 +26430,249 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37E8125D" w14:textId="77777777" w:rsidR="00DC0687" w:rsidRDefault="00DC0687" w:rsidP="00652293">
+    <w:p w14:paraId="25D970B6" w14:textId="77777777" w:rsidR="0032776B" w:rsidRDefault="0032776B" w:rsidP="00652293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14A664C7" w14:textId="77777777" w:rsidR="00DC0687" w:rsidRDefault="00DC0687" w:rsidP="00652293">
+    <w:p w14:paraId="3A71D694" w14:textId="77777777" w:rsidR="0032776B" w:rsidRDefault="0032776B" w:rsidP="00652293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12B13C8D"/>
+    <w:nsid w:val="06BB530C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CDD87946"/>
-    <w:lvl w:ilvl="0" w:tplc="ED823746">
+    <w:tmpl w:val="806A0AE8"/>
+    <w:lvl w:ilvl="0" w:tplc="E9089C4C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalEnclosedParen"/>
-      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="502" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1051" w:hanging="420"/>
+        <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1471" w:hanging="420"/>
+        <w:ind w:left="1320" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1891" w:hanging="420"/>
+        <w:ind w:left="1760" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2311" w:hanging="420"/>
+        <w:ind w:left="2200" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2731" w:hanging="420"/>
+        <w:ind w:left="2640" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3151" w:hanging="420"/>
+        <w:ind w:left="3080" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3571" w:hanging="420"/>
+        <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3991" w:hanging="420"/>
+        <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12B13C8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDD87946"/>
+    <w:lvl w:ilvl="0" w:tplc="ED823746">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedParen"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1051" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1471" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1891" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2311" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2731" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3151" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3571" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3991" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B4D1D1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -26652,51 +26717,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B862AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33DAA8E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C02B428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -26741,51 +26806,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4020" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4440" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34317AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="76D42AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -26830,51 +26895,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9F2C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45FC5A22"/>
     <w:lvl w:ilvl="0" w:tplc="76D42AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -26919,51 +26984,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E922E83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6FADA4A"/>
+    <w:lvl w:ilvl="0" w:tplc="E63084DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53FB7C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33DAA8E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C02B428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -27008,51 +27163,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4020" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4440" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CCB19BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="962A6B7C"/>
     <w:lvl w:ilvl="0" w:tplc="ED823746">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedParen"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1050" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -27097,51 +27252,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3150" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1868E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="76D42AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -27186,51 +27341,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C5F41A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -27275,51 +27430,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DA525B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="76D42AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -27364,88 +27519,187 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C7C79DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41769754"/>
+    <w:lvl w:ilvl="0" w:tplc="E9089C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="446856950">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1760716628">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1480802794">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1987738473">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1760716628">
+  <w:num w:numId="5" w16cid:durableId="1055738481">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1480802794">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1055738481">
+  <w:num w:numId="6" w16cid:durableId="667053977">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="667053977">
+  <w:num w:numId="7" w16cid:durableId="386955039">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="706025054">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1442263975">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1086345798">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="386955039">
+  <w:num w:numId="11" w16cid:durableId="1138457574">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="706025054">
+  <w:num w:numId="12" w16cid:durableId="588003069">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1442263975">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="13" w16cid:durableId="891038505">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="218"/>
   <w:drawingGridHorizontalSpacing w:val="109"/>
   <w:drawingGridVerticalSpacing w:val="189"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -27454,362 +27708,404 @@
     <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00242BF0"/>
     <w:rsid w:val="00006818"/>
     <w:rsid w:val="00006EE8"/>
     <w:rsid w:val="00011434"/>
     <w:rsid w:val="00021B73"/>
+    <w:rsid w:val="000438C9"/>
     <w:rsid w:val="00046FAC"/>
     <w:rsid w:val="000511FB"/>
     <w:rsid w:val="00051926"/>
     <w:rsid w:val="00051F38"/>
     <w:rsid w:val="0006430D"/>
     <w:rsid w:val="00066503"/>
     <w:rsid w:val="00067AE2"/>
     <w:rsid w:val="00090B08"/>
     <w:rsid w:val="000916A9"/>
     <w:rsid w:val="00091D8A"/>
     <w:rsid w:val="00095DEA"/>
     <w:rsid w:val="000A40C8"/>
     <w:rsid w:val="000A507D"/>
     <w:rsid w:val="000A738A"/>
     <w:rsid w:val="000B1B10"/>
+    <w:rsid w:val="000B4F28"/>
     <w:rsid w:val="000C5193"/>
     <w:rsid w:val="000D5DF6"/>
     <w:rsid w:val="000F21BD"/>
     <w:rsid w:val="00103887"/>
     <w:rsid w:val="00116958"/>
     <w:rsid w:val="00117B49"/>
+    <w:rsid w:val="001227BE"/>
     <w:rsid w:val="00124B66"/>
     <w:rsid w:val="00125930"/>
     <w:rsid w:val="00126615"/>
+    <w:rsid w:val="0012733B"/>
     <w:rsid w:val="0013167F"/>
     <w:rsid w:val="00150301"/>
     <w:rsid w:val="001529B6"/>
+    <w:rsid w:val="001572D2"/>
     <w:rsid w:val="00157BF9"/>
     <w:rsid w:val="0016028D"/>
     <w:rsid w:val="00163327"/>
     <w:rsid w:val="00166025"/>
     <w:rsid w:val="001847CD"/>
     <w:rsid w:val="00195C8B"/>
     <w:rsid w:val="001962EB"/>
     <w:rsid w:val="001B02A2"/>
     <w:rsid w:val="001B7A83"/>
     <w:rsid w:val="001C117C"/>
     <w:rsid w:val="001C4820"/>
     <w:rsid w:val="001C6233"/>
     <w:rsid w:val="001D5D31"/>
     <w:rsid w:val="001D6C1C"/>
     <w:rsid w:val="001E5479"/>
     <w:rsid w:val="001F35A2"/>
     <w:rsid w:val="001F5951"/>
     <w:rsid w:val="001F5FCF"/>
     <w:rsid w:val="002051DB"/>
     <w:rsid w:val="00216255"/>
     <w:rsid w:val="00235155"/>
+    <w:rsid w:val="00236CB4"/>
     <w:rsid w:val="00237BE0"/>
     <w:rsid w:val="0024181E"/>
     <w:rsid w:val="00242BF0"/>
     <w:rsid w:val="00244816"/>
+    <w:rsid w:val="00245B5E"/>
     <w:rsid w:val="002500DC"/>
+    <w:rsid w:val="00257C4A"/>
+    <w:rsid w:val="00264D54"/>
     <w:rsid w:val="00265939"/>
     <w:rsid w:val="002668ED"/>
     <w:rsid w:val="00271504"/>
     <w:rsid w:val="00282061"/>
     <w:rsid w:val="0028535B"/>
     <w:rsid w:val="002906AF"/>
     <w:rsid w:val="002B1898"/>
     <w:rsid w:val="002B21FA"/>
     <w:rsid w:val="002B615A"/>
     <w:rsid w:val="002F078A"/>
     <w:rsid w:val="002F2BB4"/>
+    <w:rsid w:val="002F5C95"/>
     <w:rsid w:val="0032277A"/>
     <w:rsid w:val="00323BFF"/>
+    <w:rsid w:val="0032776B"/>
     <w:rsid w:val="003402A7"/>
+    <w:rsid w:val="00341C02"/>
     <w:rsid w:val="00360989"/>
     <w:rsid w:val="003713A7"/>
     <w:rsid w:val="00373410"/>
     <w:rsid w:val="00375E9B"/>
     <w:rsid w:val="00376A56"/>
     <w:rsid w:val="0038073C"/>
     <w:rsid w:val="003843F6"/>
     <w:rsid w:val="003A32F9"/>
     <w:rsid w:val="003A4E45"/>
     <w:rsid w:val="003D72E9"/>
     <w:rsid w:val="003E1790"/>
     <w:rsid w:val="0040109A"/>
     <w:rsid w:val="004225A4"/>
     <w:rsid w:val="00422F91"/>
     <w:rsid w:val="00423B21"/>
     <w:rsid w:val="004265A3"/>
     <w:rsid w:val="004341FB"/>
     <w:rsid w:val="00436A9E"/>
     <w:rsid w:val="0044793C"/>
     <w:rsid w:val="00461420"/>
     <w:rsid w:val="00467A48"/>
     <w:rsid w:val="00473EC2"/>
+    <w:rsid w:val="004764C0"/>
     <w:rsid w:val="00481A41"/>
     <w:rsid w:val="00484ED9"/>
+    <w:rsid w:val="0049533D"/>
+    <w:rsid w:val="004B29B2"/>
     <w:rsid w:val="004B4DF1"/>
+    <w:rsid w:val="004B4F0B"/>
     <w:rsid w:val="004D00C5"/>
     <w:rsid w:val="004D1CEE"/>
     <w:rsid w:val="004D2CD2"/>
     <w:rsid w:val="004D376F"/>
     <w:rsid w:val="004E1C94"/>
     <w:rsid w:val="004E28D5"/>
     <w:rsid w:val="004F0512"/>
     <w:rsid w:val="005059F0"/>
     <w:rsid w:val="005110AF"/>
     <w:rsid w:val="00512313"/>
     <w:rsid w:val="005141F4"/>
     <w:rsid w:val="00522D60"/>
     <w:rsid w:val="00525ED7"/>
     <w:rsid w:val="005638F5"/>
     <w:rsid w:val="00577D0C"/>
     <w:rsid w:val="00581E1E"/>
     <w:rsid w:val="00594667"/>
     <w:rsid w:val="005A1256"/>
     <w:rsid w:val="005B2C01"/>
     <w:rsid w:val="005E1C35"/>
     <w:rsid w:val="005E4405"/>
     <w:rsid w:val="005F5CA6"/>
     <w:rsid w:val="005F603D"/>
+    <w:rsid w:val="00600B29"/>
     <w:rsid w:val="00615FB8"/>
     <w:rsid w:val="006232CD"/>
     <w:rsid w:val="00630207"/>
     <w:rsid w:val="0063311A"/>
     <w:rsid w:val="00637224"/>
     <w:rsid w:val="0064500C"/>
     <w:rsid w:val="00652293"/>
     <w:rsid w:val="006605A2"/>
     <w:rsid w:val="00660899"/>
     <w:rsid w:val="006816A5"/>
     <w:rsid w:val="00690189"/>
     <w:rsid w:val="00697633"/>
     <w:rsid w:val="006A0A69"/>
     <w:rsid w:val="006A48D0"/>
     <w:rsid w:val="006A74B5"/>
     <w:rsid w:val="006B043A"/>
     <w:rsid w:val="006B51E1"/>
+    <w:rsid w:val="006C0B85"/>
     <w:rsid w:val="006D7053"/>
     <w:rsid w:val="006E6A84"/>
     <w:rsid w:val="006F52DF"/>
     <w:rsid w:val="006F7214"/>
     <w:rsid w:val="00703648"/>
     <w:rsid w:val="007104A8"/>
     <w:rsid w:val="0072623F"/>
     <w:rsid w:val="00735038"/>
     <w:rsid w:val="00743ABA"/>
     <w:rsid w:val="00747793"/>
     <w:rsid w:val="007526B9"/>
     <w:rsid w:val="007600DE"/>
     <w:rsid w:val="007754EE"/>
     <w:rsid w:val="00776E8A"/>
     <w:rsid w:val="00780DF2"/>
     <w:rsid w:val="007A1B66"/>
     <w:rsid w:val="007A3FB0"/>
     <w:rsid w:val="007A68F3"/>
     <w:rsid w:val="007B093A"/>
     <w:rsid w:val="007C3F69"/>
     <w:rsid w:val="007D1525"/>
     <w:rsid w:val="007D1E0C"/>
     <w:rsid w:val="007D725D"/>
     <w:rsid w:val="007E34DF"/>
     <w:rsid w:val="007E5FD5"/>
     <w:rsid w:val="007F0F96"/>
     <w:rsid w:val="007F4243"/>
     <w:rsid w:val="007F72CB"/>
     <w:rsid w:val="00805C2E"/>
     <w:rsid w:val="00806942"/>
     <w:rsid w:val="0081529B"/>
     <w:rsid w:val="00831FE7"/>
     <w:rsid w:val="00836012"/>
+    <w:rsid w:val="008408A2"/>
     <w:rsid w:val="008453C2"/>
     <w:rsid w:val="00847809"/>
     <w:rsid w:val="008515F8"/>
     <w:rsid w:val="00854B94"/>
     <w:rsid w:val="00865FF3"/>
     <w:rsid w:val="0086790D"/>
     <w:rsid w:val="00883A7E"/>
     <w:rsid w:val="0088400B"/>
     <w:rsid w:val="0088585C"/>
     <w:rsid w:val="008868AC"/>
     <w:rsid w:val="0089162D"/>
     <w:rsid w:val="00894BAC"/>
+    <w:rsid w:val="00897059"/>
     <w:rsid w:val="008B3379"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B4C3D"/>
     <w:rsid w:val="008B5527"/>
     <w:rsid w:val="008B603F"/>
     <w:rsid w:val="008C022D"/>
     <w:rsid w:val="008C072B"/>
     <w:rsid w:val="008C645D"/>
     <w:rsid w:val="008D5C31"/>
+    <w:rsid w:val="008E40F5"/>
     <w:rsid w:val="008E7CB7"/>
     <w:rsid w:val="008F152C"/>
+    <w:rsid w:val="008F24B8"/>
     <w:rsid w:val="008F276A"/>
     <w:rsid w:val="008F52F9"/>
     <w:rsid w:val="00901681"/>
     <w:rsid w:val="009041AD"/>
     <w:rsid w:val="00914100"/>
     <w:rsid w:val="00920636"/>
     <w:rsid w:val="00920979"/>
     <w:rsid w:val="00933A4E"/>
+    <w:rsid w:val="009411E8"/>
     <w:rsid w:val="00942653"/>
+    <w:rsid w:val="0094551A"/>
     <w:rsid w:val="00950F18"/>
     <w:rsid w:val="00980B5D"/>
     <w:rsid w:val="009913B1"/>
     <w:rsid w:val="009A19A1"/>
+    <w:rsid w:val="009A2BDB"/>
     <w:rsid w:val="009A6B85"/>
     <w:rsid w:val="009B20C9"/>
     <w:rsid w:val="009C4026"/>
+    <w:rsid w:val="009E3B12"/>
     <w:rsid w:val="00A205A7"/>
     <w:rsid w:val="00A240A0"/>
     <w:rsid w:val="00A3152B"/>
+    <w:rsid w:val="00A32D31"/>
     <w:rsid w:val="00A3360B"/>
     <w:rsid w:val="00A35DFF"/>
     <w:rsid w:val="00A47A3A"/>
     <w:rsid w:val="00A56434"/>
     <w:rsid w:val="00A64211"/>
     <w:rsid w:val="00A74E4D"/>
     <w:rsid w:val="00A80017"/>
     <w:rsid w:val="00A85560"/>
     <w:rsid w:val="00AA7CFA"/>
     <w:rsid w:val="00AB323D"/>
     <w:rsid w:val="00AC0741"/>
     <w:rsid w:val="00AC180A"/>
     <w:rsid w:val="00AC280D"/>
     <w:rsid w:val="00AC5339"/>
     <w:rsid w:val="00AC5EA6"/>
     <w:rsid w:val="00AD26D2"/>
     <w:rsid w:val="00AE372F"/>
     <w:rsid w:val="00AF7DB6"/>
     <w:rsid w:val="00B0074E"/>
     <w:rsid w:val="00B0515C"/>
     <w:rsid w:val="00B10600"/>
     <w:rsid w:val="00B23048"/>
     <w:rsid w:val="00B23AD9"/>
     <w:rsid w:val="00B27A23"/>
+    <w:rsid w:val="00B4693F"/>
     <w:rsid w:val="00B50A4B"/>
     <w:rsid w:val="00B608DD"/>
     <w:rsid w:val="00B664D8"/>
     <w:rsid w:val="00B66536"/>
     <w:rsid w:val="00B73233"/>
     <w:rsid w:val="00B757FA"/>
     <w:rsid w:val="00B76938"/>
     <w:rsid w:val="00B872B1"/>
     <w:rsid w:val="00B93616"/>
+    <w:rsid w:val="00BD6D20"/>
     <w:rsid w:val="00BE3774"/>
     <w:rsid w:val="00BE543C"/>
     <w:rsid w:val="00BF0D85"/>
     <w:rsid w:val="00C047F9"/>
     <w:rsid w:val="00C065F6"/>
+    <w:rsid w:val="00C16D6B"/>
     <w:rsid w:val="00C1786A"/>
     <w:rsid w:val="00C21EA1"/>
     <w:rsid w:val="00C24F91"/>
     <w:rsid w:val="00C25472"/>
     <w:rsid w:val="00C34860"/>
     <w:rsid w:val="00C365D4"/>
     <w:rsid w:val="00C368DA"/>
     <w:rsid w:val="00C51622"/>
     <w:rsid w:val="00C649E2"/>
     <w:rsid w:val="00C66BA4"/>
     <w:rsid w:val="00C70999"/>
     <w:rsid w:val="00C73F25"/>
     <w:rsid w:val="00C74D58"/>
     <w:rsid w:val="00C76F1C"/>
     <w:rsid w:val="00C82661"/>
     <w:rsid w:val="00C863F7"/>
     <w:rsid w:val="00CA459D"/>
     <w:rsid w:val="00CB2853"/>
+    <w:rsid w:val="00CB6B3B"/>
     <w:rsid w:val="00CC4451"/>
     <w:rsid w:val="00CD36D2"/>
     <w:rsid w:val="00CF1422"/>
+    <w:rsid w:val="00CF2B4D"/>
+    <w:rsid w:val="00D01024"/>
     <w:rsid w:val="00D01A30"/>
+    <w:rsid w:val="00D15D1C"/>
     <w:rsid w:val="00D1644F"/>
     <w:rsid w:val="00D24B5C"/>
     <w:rsid w:val="00D44B3F"/>
     <w:rsid w:val="00D46CFD"/>
     <w:rsid w:val="00D852B7"/>
     <w:rsid w:val="00D87A6A"/>
     <w:rsid w:val="00DA044B"/>
     <w:rsid w:val="00DA5784"/>
     <w:rsid w:val="00DB2ADE"/>
     <w:rsid w:val="00DC0687"/>
     <w:rsid w:val="00DC1568"/>
     <w:rsid w:val="00DC19CC"/>
     <w:rsid w:val="00DD3348"/>
     <w:rsid w:val="00DD6049"/>
+    <w:rsid w:val="00DE7319"/>
     <w:rsid w:val="00DF5DAB"/>
     <w:rsid w:val="00DF79B5"/>
     <w:rsid w:val="00E0245F"/>
     <w:rsid w:val="00E04CD9"/>
     <w:rsid w:val="00E11A4B"/>
     <w:rsid w:val="00E13605"/>
     <w:rsid w:val="00E14EB0"/>
     <w:rsid w:val="00E1622C"/>
+    <w:rsid w:val="00E219D5"/>
     <w:rsid w:val="00E2456C"/>
+    <w:rsid w:val="00E27B7A"/>
     <w:rsid w:val="00E35C09"/>
     <w:rsid w:val="00E3666C"/>
     <w:rsid w:val="00E37561"/>
     <w:rsid w:val="00E47016"/>
     <w:rsid w:val="00E47ED3"/>
+    <w:rsid w:val="00E519DB"/>
     <w:rsid w:val="00E657E8"/>
     <w:rsid w:val="00E72D6C"/>
     <w:rsid w:val="00E7586E"/>
     <w:rsid w:val="00E76DAA"/>
     <w:rsid w:val="00E77922"/>
+    <w:rsid w:val="00E90B51"/>
     <w:rsid w:val="00EA1D22"/>
     <w:rsid w:val="00EA67E9"/>
+    <w:rsid w:val="00EA6A42"/>
     <w:rsid w:val="00EC0E24"/>
+    <w:rsid w:val="00EC42E1"/>
     <w:rsid w:val="00ED4C9F"/>
     <w:rsid w:val="00ED62E7"/>
     <w:rsid w:val="00EF48DA"/>
     <w:rsid w:val="00EF625C"/>
     <w:rsid w:val="00EF7BDA"/>
     <w:rsid w:val="00F027B1"/>
     <w:rsid w:val="00F11D4D"/>
     <w:rsid w:val="00F301C1"/>
     <w:rsid w:val="00F368AF"/>
+    <w:rsid w:val="00F43209"/>
     <w:rsid w:val="00F44647"/>
     <w:rsid w:val="00F478A2"/>
     <w:rsid w:val="00F521F5"/>
     <w:rsid w:val="00F5290E"/>
     <w:rsid w:val="00F72A0C"/>
     <w:rsid w:val="00F72DD7"/>
     <w:rsid w:val="00F7655B"/>
     <w:rsid w:val="00F8146B"/>
     <w:rsid w:val="00F823ED"/>
     <w:rsid w:val="00F84325"/>
     <w:rsid w:val="00F84DDF"/>
     <w:rsid w:val="00F85D74"/>
     <w:rsid w:val="00F8696D"/>
     <w:rsid w:val="00F87D0D"/>
     <w:rsid w:val="00F917BC"/>
     <w:rsid w:val="00FA2DA0"/>
     <w:rsid w:val="00FB63AA"/>
     <w:rsid w:val="00FC523C"/>
     <w:rsid w:val="00FD21A3"/>
     <w:rsid w:val="00FD48B1"/>
     <w:rsid w:val="00FD4C15"/>
     <w:rsid w:val="00FF06C7"/>
     <w:rsid w:val="00FF2242"/>
     <w:rsid w:val="00FF3DE1"/>
   </w:rsids>
@@ -27823,51 +28119,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="42B723B8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0F9A65C8-6ABD-41AE-AA31-D168AD2DF522}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -28426,55 +28722,74 @@
     <w:rsid w:val="008F152C"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="af0">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000C5193"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="ﾘﾎﾟｰﾄﾜｰﾄﾞﾊﾟﾙ"/>
+    <w:rsid w:val="00245B5E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:wordWrap w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="366" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝"/>
+      <w:spacing w:val="9"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -28756,69 +29071,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0729CE0-8519-4D7F-BA5C-125A873F72E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>2085</Words>
-  <Characters>11889</Characters>
+  <Words>2114</Words>
+  <Characters>12055</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>情報システム課</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13947</CharactersWithSpaces>
+  <CharactersWithSpaces>14141</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>大津市総務課</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>