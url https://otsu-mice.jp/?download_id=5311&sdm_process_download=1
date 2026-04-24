--- v0 (2025-10-19)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0208D980" w14:textId="77777777" w:rsidR="00880256" w:rsidRPr="00880256" w:rsidRDefault="00880256" w:rsidP="00880256">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">令和　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00880256">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -80,158 +80,152 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00880256">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>大津市長</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-146" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4932"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F638C1" w:rsidRPr="00F638C1" w14:paraId="6DF94C32" w14:textId="77777777" w:rsidTr="00D979CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24C964C5" w14:textId="77777777" w:rsidR="00F638C1" w:rsidRPr="00F638C1" w:rsidRDefault="00EC53BF" w:rsidP="00EC53BF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>申請者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D2BA22C" w14:textId="77777777" w:rsidR="00F638C1" w:rsidRPr="00F638C1" w:rsidRDefault="00F638C1" w:rsidP="00F638C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F638C1">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">住　所　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F638C1" w:rsidRPr="00F638C1" w14:paraId="32B1FF9B" w14:textId="77777777" w:rsidTr="00D979CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FED0EAE" w14:textId="77777777" w:rsidR="00F638C1" w:rsidRPr="00F638C1" w:rsidRDefault="00F638C1" w:rsidP="00F638C1">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1458EE13" w14:textId="77777777" w:rsidR="00F638C1" w:rsidRPr="00F638C1" w:rsidRDefault="00EC53BF" w:rsidP="00F638C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>氏　名</w:t>
             </w:r>
             <w:r w:rsidR="00F638C1" w:rsidRPr="00F638C1">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F638C1" w:rsidRPr="00F638C1" w14:paraId="6D6E77FD" w14:textId="77777777" w:rsidTr="00D979CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71A7B9B1" w14:textId="77777777" w:rsidR="00F638C1" w:rsidRPr="00F638C1" w:rsidRDefault="00F638C1" w:rsidP="00F638C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A8BBA14" w14:textId="77777777" w:rsidR="00F638C1" w:rsidRPr="001742B0" w:rsidRDefault="00EC53BF" w:rsidP="00F638C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001742B0">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（団体の場合は、名称及び</w:t>
             </w:r>
             <w:r w:rsidR="00F638C1" w:rsidRPr="001742B0">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>代表者氏名</w:t>
             </w:r>
@@ -256,140 +250,135 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41FE263D" w14:textId="77777777" w:rsidR="00F638C1" w:rsidRPr="00880256" w:rsidRDefault="00F638C1" w:rsidP="00880256">
       <w:pPr>
         <w:ind w:firstLineChars="2300" w:firstLine="5003"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E0DB96B" w14:textId="04C882AF" w:rsidR="008F152C" w:rsidRPr="00F638C1" w:rsidRDefault="00F638C1" w:rsidP="00F638C1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F638C1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
       <w:r w:rsidR="00BE3104">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidRPr="00F638C1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>事業補助金</w:t>
       </w:r>
       <w:r w:rsidR="00931972">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>に係る</w:t>
       </w:r>
       <w:r w:rsidR="002A028D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>事前</w:t>
       </w:r>
       <w:r w:rsidR="00931972">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>計画</w:t>
       </w:r>
       <w:r w:rsidRPr="00F638C1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8F0DBE" w14:textId="77777777" w:rsidR="00F638C1" w:rsidRPr="00F638C1" w:rsidRDefault="00F638C1" w:rsidP="00D330D7">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1308"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E0F23FE" w14:textId="778CB9CE" w:rsidR="008F152C" w:rsidRDefault="006B2647" w:rsidP="00722739">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="-130" w:left="-283" w:rightChars="-130" w:right="-283" w:firstLineChars="100" w:firstLine="250"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2647">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>大津市コンベンション開催</w:t>
       </w:r>
@@ -1080,70 +1069,74 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">月　</w:t>
             </w:r>
             <w:r w:rsidR="00F73214">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F51D4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13CED565" w14:textId="77777777" w:rsidR="001B6867" w:rsidRPr="00AF7B46" w:rsidRDefault="001B6867" w:rsidP="001B6867">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>（２）</w:t>
             </w:r>
             <w:r w:rsidRPr="001B6867">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>訪問予定場所</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A1E11" w:rsidRPr="00AF7B46" w14:paraId="735AEAC7" w14:textId="77777777" w:rsidTr="007F3CC5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="421E7858" w14:textId="77777777" w:rsidR="000A1E11" w:rsidRPr="00AF7B46" w:rsidRDefault="00782855" w:rsidP="00DF05AA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
@@ -1320,180 +1313,234 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>掲載</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B9F24FE" w14:textId="77777777" w:rsidR="000A1E11" w:rsidRPr="00AF7B46" w:rsidRDefault="00466DD5" w:rsidP="00782855">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>その他(　　　　　　　　　　　　　　　　　　　　　　　)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003215AE" w:rsidRPr="00AF7B46" w14:paraId="01B8798A" w14:textId="77777777" w:rsidTr="007F3CC5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2090A109" w14:textId="3CCD8F9B" w:rsidR="003215AE" w:rsidRDefault="003215AE" w:rsidP="00DF05AA">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003215AE">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>７　印刷物などへのロゴマーク及び定型文の掲載方法（予定）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7797" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="677EACCF" w14:textId="77777777" w:rsidR="003215AE" w:rsidRDefault="003215AE" w:rsidP="00466DD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00AF7B46" w:rsidRPr="00AF7B46" w14:paraId="287905DB" w14:textId="77777777" w:rsidTr="00EA1F9D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01EDD194" w14:textId="77777777" w:rsidR="00AF7B46" w:rsidRPr="00AF7B46" w:rsidRDefault="00FD6795" w:rsidP="001B6867">
+          <w:p w14:paraId="01EDD194" w14:textId="5FB0A362" w:rsidR="00AF7B46" w:rsidRPr="00AF7B46" w:rsidRDefault="003215AE" w:rsidP="001B6867">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>７</w:t>
+              <w:t>８</w:t>
             </w:r>
             <w:r w:rsidR="000A1E11">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="009D099E">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>交付</w:t>
             </w:r>
             <w:r w:rsidR="00D979CC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>申請</w:t>
             </w:r>
             <w:r w:rsidR="00481757">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>予定</w:t>
             </w:r>
             <w:r w:rsidR="009D099E">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>金</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FD6795">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B8DC2DB" w14:textId="77777777" w:rsidR="00FD6795" w:rsidRPr="00AF7B46" w:rsidRDefault="00466DD5" w:rsidP="00EE3E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000441F" w:rsidRPr="0015046E" w14:paraId="2D8ACA75" w14:textId="77777777" w:rsidTr="00F73214">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E2792D" w14:textId="77777777" w:rsidR="0000441F" w:rsidRPr="0015046E" w:rsidRDefault="0000441F" w:rsidP="00C54CDB">
+          <w:p w14:paraId="45E2792D" w14:textId="7291FBD6" w:rsidR="0000441F" w:rsidRPr="0015046E" w:rsidRDefault="003215AE" w:rsidP="00C54CDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk111807570"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">８　</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0015046E">
+              <w:t>９</w:t>
+            </w:r>
+            <w:r w:rsidR="0000441F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="0000441F" w:rsidRPr="0015046E">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>担当者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C4F8C4A" w14:textId="77777777" w:rsidR="0000441F" w:rsidRPr="008919A2" w:rsidRDefault="0000441F" w:rsidP="00C54CDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="af1"/>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008919A2">
               <w:rPr>
@@ -1924,85 +1971,105 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7289">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7289">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>参加者に対して、市内の宿泊施設及び観光に係る情報が提供されること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2080F293" w14:textId="77777777" w:rsidR="002C74AA" w:rsidRPr="005B7289" w:rsidRDefault="002C74AA" w:rsidP="00EA1F9D">
+    <w:p w14:paraId="2080F293" w14:textId="39FBA6C3" w:rsidR="002C74AA" w:rsidRPr="005B7289" w:rsidRDefault="002C74AA" w:rsidP="00EA1F9D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:right="391"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">※　</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C74AA">
+      <w:r w:rsidR="003215AE" w:rsidRPr="003215AE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>参加者向けのアンケート調査を実施すること。</w:t>
+        <w:t>印刷物などにロゴマーク及び定型文</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20D67">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>が</w:t>
+      </w:r>
+      <w:r w:rsidR="003215AE" w:rsidRPr="003215AE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>掲載されること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE6C061" w14:textId="77777777" w:rsidR="001742B0" w:rsidRPr="005B7289" w:rsidRDefault="001742B0" w:rsidP="00EA1F9D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:right="391"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7289">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2110,50 +2177,51 @@
     </w:p>
     <w:p w14:paraId="0776EC69" w14:textId="77777777" w:rsidR="001742B0" w:rsidRPr="005B7289" w:rsidRDefault="00D34BD3" w:rsidP="00D34BD3">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:right="391" w:firstLineChars="200" w:firstLine="439"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D34BD3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>を提出された順</w:t>
       </w:r>
       <w:r w:rsidR="00D538D2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>交付</w:t>
       </w:r>
       <w:r w:rsidR="00D538D2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -2271,202 +2339,202 @@
       </w:r>
       <w:r w:rsidRPr="005B7289">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>上記記載内容に変更が生じた場合は連絡すること。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001742B0" w:rsidRPr="005B7289" w:rsidSect="00D34BD3">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="346" w:charSpace="1543"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39B58FF5" w14:textId="77777777" w:rsidR="00D20F76" w:rsidRDefault="00D20F76" w:rsidP="00652293">
+    <w:p w14:paraId="49F70438" w14:textId="77777777" w:rsidR="008F6431" w:rsidRDefault="008F6431" w:rsidP="00652293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60646185" w14:textId="77777777" w:rsidR="00D20F76" w:rsidRDefault="00D20F76" w:rsidP="00652293">
+    <w:p w14:paraId="06FF3A13" w14:textId="77777777" w:rsidR="008F6431" w:rsidRDefault="008F6431" w:rsidP="00652293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
+    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="197FC01F" w14:textId="77777777" w:rsidR="00D20F76" w:rsidRDefault="00D20F76" w:rsidP="00652293">
+    <w:p w14:paraId="72CE9B5E" w14:textId="77777777" w:rsidR="008F6431" w:rsidRDefault="008F6431" w:rsidP="00652293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C45BD4C" w14:textId="77777777" w:rsidR="00D20F76" w:rsidRDefault="00D20F76" w:rsidP="00652293">
+    <w:p w14:paraId="4BA25671" w14:textId="77777777" w:rsidR="008F6431" w:rsidRDefault="008F6431" w:rsidP="00652293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0248A575" w14:textId="5C2D7541" w:rsidR="00EC53BF" w:rsidRDefault="00C9368E" w:rsidP="00C9368E">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="9354"/>
       </w:tabs>
       <w:ind w:right="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>様式①－２</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AE4BA6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>［</w:t>
     </w:r>
     <w:r w:rsidR="00AE4BA6" w:rsidRPr="00AE4BA6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>国際コンベンション</w:t>
     </w:r>
     <w:r w:rsidR="00DF09FE">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>以外</w:t>
     </w:r>
     <w:r w:rsidR="00AE4BA6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>］</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12B13C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDD87946"/>
     <w:lvl w:ilvl="0" w:tplc="ED823746">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedParen"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1051" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
@@ -3439,55 +3507,54 @@
   <w:num w:numId="5" w16cid:durableId="606888325">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1942756666">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1952319431">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2083797492">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2001611940">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1426154003">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1296837413">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="218"/>
   <w:drawingGridHorizontalSpacing w:val="109"/>
   <w:drawingGridVerticalSpacing w:val="173"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -3502,50 +3569,51 @@
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00242BF0"/>
     <w:rsid w:val="0000441F"/>
     <w:rsid w:val="00006818"/>
     <w:rsid w:val="00006EE8"/>
     <w:rsid w:val="00011434"/>
     <w:rsid w:val="00046FAC"/>
     <w:rsid w:val="000511FB"/>
     <w:rsid w:val="00051926"/>
     <w:rsid w:val="00051F38"/>
     <w:rsid w:val="00067AE2"/>
     <w:rsid w:val="00070F1E"/>
+    <w:rsid w:val="00083A1C"/>
     <w:rsid w:val="00090B08"/>
     <w:rsid w:val="000916A9"/>
     <w:rsid w:val="00091D8A"/>
     <w:rsid w:val="00095DEA"/>
     <w:rsid w:val="000A1E11"/>
     <w:rsid w:val="000A40C8"/>
     <w:rsid w:val="000A507D"/>
     <w:rsid w:val="000A738A"/>
     <w:rsid w:val="000B1B10"/>
     <w:rsid w:val="000C5193"/>
     <w:rsid w:val="000D5DF6"/>
     <w:rsid w:val="000F21BD"/>
     <w:rsid w:val="00103887"/>
     <w:rsid w:val="00112539"/>
     <w:rsid w:val="00117B49"/>
     <w:rsid w:val="00125930"/>
     <w:rsid w:val="00126615"/>
     <w:rsid w:val="0013167F"/>
     <w:rsid w:val="00150301"/>
     <w:rsid w:val="00157BF9"/>
     <w:rsid w:val="00163327"/>
     <w:rsid w:val="001742B0"/>
     <w:rsid w:val="001847CD"/>
     <w:rsid w:val="00195C8B"/>
     <w:rsid w:val="001962EB"/>
@@ -3558,50 +3626,51 @@
     <w:rsid w:val="001D5D31"/>
     <w:rsid w:val="001D6C1C"/>
     <w:rsid w:val="001F35A2"/>
     <w:rsid w:val="001F5951"/>
     <w:rsid w:val="001F5FCF"/>
     <w:rsid w:val="002051DB"/>
     <w:rsid w:val="00215FCD"/>
     <w:rsid w:val="00216255"/>
     <w:rsid w:val="00235155"/>
     <w:rsid w:val="00237BE0"/>
     <w:rsid w:val="00242BF0"/>
     <w:rsid w:val="00244816"/>
     <w:rsid w:val="002500DC"/>
     <w:rsid w:val="00265939"/>
     <w:rsid w:val="00282061"/>
     <w:rsid w:val="002906AF"/>
     <w:rsid w:val="002A028D"/>
     <w:rsid w:val="002A42C3"/>
     <w:rsid w:val="002B21FA"/>
     <w:rsid w:val="002B53BF"/>
     <w:rsid w:val="002B615A"/>
     <w:rsid w:val="002C74AA"/>
     <w:rsid w:val="002F078A"/>
     <w:rsid w:val="002F51D4"/>
     <w:rsid w:val="00315496"/>
+    <w:rsid w:val="003215AE"/>
     <w:rsid w:val="003234A7"/>
     <w:rsid w:val="00323BFF"/>
     <w:rsid w:val="003402A7"/>
     <w:rsid w:val="00345927"/>
     <w:rsid w:val="00360989"/>
     <w:rsid w:val="0036630C"/>
     <w:rsid w:val="00376A56"/>
     <w:rsid w:val="0038073C"/>
     <w:rsid w:val="00383A1F"/>
     <w:rsid w:val="003843F6"/>
     <w:rsid w:val="0038631F"/>
     <w:rsid w:val="003A32F9"/>
     <w:rsid w:val="003B7331"/>
     <w:rsid w:val="0040109A"/>
     <w:rsid w:val="004225A4"/>
     <w:rsid w:val="00422E60"/>
     <w:rsid w:val="00422F91"/>
     <w:rsid w:val="0042319D"/>
     <w:rsid w:val="004239A4"/>
     <w:rsid w:val="00423B21"/>
     <w:rsid w:val="00436A9E"/>
     <w:rsid w:val="0044793C"/>
     <w:rsid w:val="00461420"/>
     <w:rsid w:val="00466DD5"/>
     <w:rsid w:val="00472724"/>
@@ -3645,107 +3714,111 @@
     <w:rsid w:val="00697633"/>
     <w:rsid w:val="006A0A69"/>
     <w:rsid w:val="006A74B5"/>
     <w:rsid w:val="006B2647"/>
     <w:rsid w:val="006C56F9"/>
     <w:rsid w:val="006D7053"/>
     <w:rsid w:val="006E6A84"/>
     <w:rsid w:val="006F1688"/>
     <w:rsid w:val="006F52DF"/>
     <w:rsid w:val="006F7214"/>
     <w:rsid w:val="00703648"/>
     <w:rsid w:val="007104A8"/>
     <w:rsid w:val="007135CB"/>
     <w:rsid w:val="00722739"/>
     <w:rsid w:val="00735038"/>
     <w:rsid w:val="00743ABA"/>
     <w:rsid w:val="00747793"/>
     <w:rsid w:val="007526B9"/>
     <w:rsid w:val="00780DF2"/>
     <w:rsid w:val="00782855"/>
     <w:rsid w:val="007A68F3"/>
     <w:rsid w:val="007C6E02"/>
     <w:rsid w:val="007D1525"/>
     <w:rsid w:val="007D1E0C"/>
     <w:rsid w:val="007D725D"/>
+    <w:rsid w:val="007D745F"/>
     <w:rsid w:val="007F3CC5"/>
     <w:rsid w:val="007F4243"/>
     <w:rsid w:val="007F72CB"/>
     <w:rsid w:val="00805C2E"/>
     <w:rsid w:val="00806942"/>
     <w:rsid w:val="00826B89"/>
     <w:rsid w:val="00831FE7"/>
     <w:rsid w:val="0083236F"/>
     <w:rsid w:val="008453C2"/>
     <w:rsid w:val="00854B94"/>
     <w:rsid w:val="00865FF3"/>
     <w:rsid w:val="0086790D"/>
     <w:rsid w:val="00870A46"/>
     <w:rsid w:val="00880256"/>
     <w:rsid w:val="00883A7E"/>
     <w:rsid w:val="0088400B"/>
     <w:rsid w:val="0088585C"/>
     <w:rsid w:val="008868AC"/>
     <w:rsid w:val="0089162D"/>
     <w:rsid w:val="008919A2"/>
     <w:rsid w:val="008B3379"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B4C3D"/>
     <w:rsid w:val="008B5527"/>
     <w:rsid w:val="008C022D"/>
     <w:rsid w:val="008C072B"/>
     <w:rsid w:val="008E7CB7"/>
     <w:rsid w:val="008F152C"/>
     <w:rsid w:val="008F276A"/>
     <w:rsid w:val="008F52F9"/>
+    <w:rsid w:val="008F6431"/>
     <w:rsid w:val="00901681"/>
     <w:rsid w:val="009041AD"/>
     <w:rsid w:val="00920432"/>
     <w:rsid w:val="00920636"/>
     <w:rsid w:val="00931972"/>
     <w:rsid w:val="00933A4E"/>
     <w:rsid w:val="00950F18"/>
     <w:rsid w:val="00980B5D"/>
     <w:rsid w:val="009913B1"/>
     <w:rsid w:val="009A19A1"/>
     <w:rsid w:val="009B20C9"/>
+    <w:rsid w:val="009C0BE6"/>
     <w:rsid w:val="009C4026"/>
     <w:rsid w:val="009D099E"/>
     <w:rsid w:val="009E5CD8"/>
     <w:rsid w:val="009E699F"/>
     <w:rsid w:val="009E6CD3"/>
     <w:rsid w:val="009F6884"/>
     <w:rsid w:val="00A205A7"/>
     <w:rsid w:val="00A240A0"/>
     <w:rsid w:val="00A27199"/>
     <w:rsid w:val="00A3152B"/>
     <w:rsid w:val="00A35DFF"/>
     <w:rsid w:val="00A52DDC"/>
     <w:rsid w:val="00A56434"/>
     <w:rsid w:val="00A64211"/>
     <w:rsid w:val="00A74E4D"/>
     <w:rsid w:val="00A85560"/>
+    <w:rsid w:val="00A949AA"/>
     <w:rsid w:val="00AC180A"/>
     <w:rsid w:val="00AC280D"/>
     <w:rsid w:val="00AC5339"/>
     <w:rsid w:val="00AC5EA6"/>
     <w:rsid w:val="00AD26D2"/>
     <w:rsid w:val="00AE4BA6"/>
     <w:rsid w:val="00AF7B46"/>
     <w:rsid w:val="00B0074E"/>
     <w:rsid w:val="00B0515C"/>
     <w:rsid w:val="00B10600"/>
     <w:rsid w:val="00B23048"/>
     <w:rsid w:val="00B23AD9"/>
     <w:rsid w:val="00B27A23"/>
     <w:rsid w:val="00B50A4B"/>
     <w:rsid w:val="00B608DD"/>
     <w:rsid w:val="00B664D8"/>
     <w:rsid w:val="00B66536"/>
     <w:rsid w:val="00B73233"/>
     <w:rsid w:val="00B757FA"/>
     <w:rsid w:val="00B76938"/>
     <w:rsid w:val="00B81B1C"/>
     <w:rsid w:val="00B872B1"/>
     <w:rsid w:val="00B93616"/>
     <w:rsid w:val="00BA63AC"/>
     <w:rsid w:val="00BD0531"/>
@@ -3759,59 +3832,61 @@
     <w:rsid w:val="00C30104"/>
     <w:rsid w:val="00C34860"/>
     <w:rsid w:val="00C365D4"/>
     <w:rsid w:val="00C51622"/>
     <w:rsid w:val="00C54CDB"/>
     <w:rsid w:val="00C70999"/>
     <w:rsid w:val="00C74D58"/>
     <w:rsid w:val="00C82661"/>
     <w:rsid w:val="00C863F7"/>
     <w:rsid w:val="00C9368E"/>
     <w:rsid w:val="00CB2853"/>
     <w:rsid w:val="00CF1422"/>
     <w:rsid w:val="00D01A30"/>
     <w:rsid w:val="00D20F76"/>
     <w:rsid w:val="00D330D7"/>
     <w:rsid w:val="00D34BD3"/>
     <w:rsid w:val="00D46CFD"/>
     <w:rsid w:val="00D538D2"/>
     <w:rsid w:val="00D852B7"/>
     <w:rsid w:val="00D87A6A"/>
     <w:rsid w:val="00D979CC"/>
     <w:rsid w:val="00DA044B"/>
     <w:rsid w:val="00DA5784"/>
     <w:rsid w:val="00DC19CC"/>
     <w:rsid w:val="00DD6049"/>
+    <w:rsid w:val="00DE7319"/>
     <w:rsid w:val="00DF05AA"/>
     <w:rsid w:val="00DF09FE"/>
     <w:rsid w:val="00DF5DAB"/>
     <w:rsid w:val="00DF79B5"/>
     <w:rsid w:val="00E0245F"/>
     <w:rsid w:val="00E11A4B"/>
     <w:rsid w:val="00E13605"/>
     <w:rsid w:val="00E14EB0"/>
     <w:rsid w:val="00E1622C"/>
+    <w:rsid w:val="00E20D67"/>
     <w:rsid w:val="00E2456C"/>
     <w:rsid w:val="00E35C09"/>
     <w:rsid w:val="00E3666C"/>
     <w:rsid w:val="00E47016"/>
     <w:rsid w:val="00E50749"/>
     <w:rsid w:val="00E76DAA"/>
     <w:rsid w:val="00E77922"/>
     <w:rsid w:val="00EA1F9D"/>
     <w:rsid w:val="00EC0E24"/>
     <w:rsid w:val="00EC53BF"/>
     <w:rsid w:val="00ED62E7"/>
     <w:rsid w:val="00EE3E4D"/>
     <w:rsid w:val="00EE7E51"/>
     <w:rsid w:val="00EF48DA"/>
     <w:rsid w:val="00EF625C"/>
     <w:rsid w:val="00EF7BDA"/>
     <w:rsid w:val="00F027B1"/>
     <w:rsid w:val="00F11D4D"/>
     <w:rsid w:val="00F301C1"/>
     <w:rsid w:val="00F368AF"/>
     <w:rsid w:val="00F521F5"/>
     <w:rsid w:val="00F5290E"/>
     <w:rsid w:val="00F614E0"/>
     <w:rsid w:val="00F638C1"/>
     <w:rsid w:val="00F72A0C"/>
@@ -3848,51 +3923,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4A7F521C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{431D3CD6-4158-48AC-8A94-42FCD531CD59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4465,51 +4540,51 @@
     <w:rsid w:val="000C5193"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="af1">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="009D099E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4790,70 +4865,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0729CE0-8519-4D7F-BA5C-125A873F72E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>734</Characters>
+  <Pages>2</Pages>
+  <Words>133</Words>
+  <Characters>764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>情報システム課</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>861</CharactersWithSpaces>
+  <CharactersWithSpaces>896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>大津市総務課</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>