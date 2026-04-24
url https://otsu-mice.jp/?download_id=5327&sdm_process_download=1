--- v0 (2025-10-19)
+++ v1 (2026-04-24)
@@ -1,4367 +1,5759 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2051A55C" w14:textId="30CD3D79" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="2318E3A8" w14:textId="574FBA6C" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="008E40F5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>（コンベンション</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="77416C05" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+        <w:t>（コンベンション用）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE2655F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="00BE3774" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK5"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
-      <w:r w:rsidRPr="00116958">
-[...5 lines deleted...]
-        <w:t>事　業　計　画　書</w:t>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事</w:t>
+      </w:r>
+      <w:r w:rsidR="00467A48" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>業</w:t>
+      </w:r>
+      <w:r w:rsidR="00467A48" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>計</w:t>
+      </w:r>
+      <w:r w:rsidR="00467A48" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>画</w:t>
+      </w:r>
+      <w:r w:rsidR="00467A48" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>書</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="23DA0576" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="6457AFF9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E104D44" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="1306C1B8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...8 lines deleted...]
-    <w:p w14:paraId="52711BE5" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">１　</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5D31" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>コンベンション</w:t>
+      </w:r>
+      <w:r w:rsidR="00467A48" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>概要</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054276A8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）コンベンションの名称</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5847F323" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="61CEB118" w14:textId="77777777" w:rsidR="00522D60" w:rsidRPr="00275CAC" w:rsidRDefault="00522D60" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B47627A" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="516CCA0C" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（２）開催者（申請者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C99B736" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="55901084" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="00D46CFD" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="10168B1B" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>氏　名</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D66FD9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="00D46CFD" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...8 lines deleted...]
-    <w:p w14:paraId="4BE34148" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>住　所</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478D8DC8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="722"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="zh-TW"/>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>連絡先：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684C4304" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="1C85031B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="50B3E4D1" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D4E74B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="205E0324" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）開催期間　　　年　　月　　日から　　年　　月　　日まで（　　日間）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BA02D6" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51AB2E0E" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="520B965F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）主な会場</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F12AED8" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="2194910E" w14:textId="77777777" w:rsidR="00522D60" w:rsidRPr="00275CAC" w:rsidRDefault="00522D60" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ACA738D" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="5B8D980E" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（５）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>参加予定者数</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidR="008B5527" w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BFD551" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="620F4659" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00275CAC" w:rsidRDefault="00163327" w:rsidP="00163327">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　ア）</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK4"/>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>国際コンベンションの場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31677040" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="7F0AA86F" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00275CAC" w:rsidRDefault="00163327" w:rsidP="00163327">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加予定者数</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684A0956" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="56EC9DF0" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00275CAC" w:rsidRDefault="00163327" w:rsidP="00163327">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1170"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>内、国内在住者</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（内</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、オンライン参加者　　　人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B550A05" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="4E73E484" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00275CAC" w:rsidRDefault="00163327" w:rsidP="00163327">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1170"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">    海外在住者　　　 人 （内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086E6399" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
-[...1 lines deleted...]
-        <w:pStyle w:val="a7"/>
+    <w:p w14:paraId="4F127E1C" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00275CAC" w:rsidRDefault="00163327" w:rsidP="00163327">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...4 lines deleted...]
-        <w:t>参加者の出身国の数（日本含む）　（　　　　　　　　か国）</w:t>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">参加者の出身国の数（日本含む）　（　　　　　　　　</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>か</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>国）</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="0DEF88C7" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="137CD011" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00275CAC" w:rsidRDefault="00163327" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="395EE381" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="3646D220" w14:textId="77777777" w:rsidR="001D5D31" w:rsidRPr="00275CAC" w:rsidRDefault="001D5D31" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...13 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="100" w:firstLine="210"/>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00163327" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>イ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）国内コンベンションの場合</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F7E712" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="001D5D31" w:rsidP="00747793">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="0" w:firstLineChars="100" w:firstLine="218"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加予定者数</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（内</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidR="0064500C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47016" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>オンライン参加者　　　人</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32340288" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
-[...4 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="100" w:firstLine="210"/>
+    <w:p w14:paraId="22688864" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00275CAC" w:rsidRDefault="00163327" w:rsidP="00747793">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:leftChars="0" w:firstLineChars="100" w:firstLine="218"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1051DCAC" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="1F45188E" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>２　エクスカーションの概要</w:t>
-[...6 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t xml:space="preserve">２　</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47016" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>エクスカーション</w:t>
+      </w:r>
+      <w:r w:rsidR="00467A48" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>概要</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CBCA37" w14:textId="66BAFCBF" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="00EC42E1" w:rsidP="00EC42E1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）実施予定日</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00116958">
+        <w:t>（１）</w:t>
+      </w:r>
+      <w:r w:rsidR="009A19A1" w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t>実施予定</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">　　年　　月　　日　　　</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1306F234" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+      </w:r>
+      <w:r w:rsidR="009A19A1" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年　　月　　日　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D197685" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C867B54" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="54E4C4A6" w14:textId="734C7E0A" w:rsidR="00E47016" w:rsidRPr="00275CAC" w:rsidRDefault="00EC42E1" w:rsidP="00EC42E1">
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（２）</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47016" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>訪問</w:t>
+      </w:r>
+      <w:r w:rsidR="009A19A1" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>予定</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47016" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>場所</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675909B7" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+    </w:p>
+    <w:p w14:paraId="5DD6A385" w14:textId="77777777" w:rsidR="008B5527" w:rsidRPr="00275CAC" w:rsidRDefault="008B5527" w:rsidP="008F152C">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（２）訪問予定場所</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E35EF1A" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+        <w:t>３　市内の宿泊施設及び観光に係る情報の提供方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E228F03" w14:textId="77777777" w:rsidR="008408A2" w:rsidRPr="00275CAC" w:rsidRDefault="008408A2" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16228B05" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="1C54B67A" w14:textId="19D0D85F" w:rsidR="008408A2" w:rsidRPr="00275CAC" w:rsidRDefault="008408A2" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:bookmarkStart w:id="3" w:name="_Hlk222908260"/>
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>３　市内の宿泊施設及び観光に係る情報の提供方法</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="463BF8BC" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+        <w:t>４　印刷物などへのロゴマーク及び定型文の掲載方法</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="172914F2" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05C22DCD" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="6C2A7EAB" w14:textId="77777777" w:rsidR="000B4F28" w:rsidRPr="00275CAC" w:rsidRDefault="000B4F28" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0563BB5D" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="1E1535B3" w14:textId="3A9C0829" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008408A2" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...8 lines deleted...]
-    <w:p w14:paraId="5E178080" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00467A48" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>その他</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB9C6D5" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）会議内容の概要</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A9A4A9" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="280D92B3" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="751ED264" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
-[...3 lines deleted...]
-        <w:ind w:left="630" w:hangingChars="300" w:hanging="630"/>
+    <w:p w14:paraId="7487E3F2" w14:textId="3DA0D2F2" w:rsidR="008E40F5" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="009E3B12">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="653" w:hangingChars="300" w:hanging="653"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008E40F5" w:rsidRPr="00275CAC" w:rsidSect="009E3B12">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:type="linesAndChars" w:linePitch="378" w:charSpace="1543"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）開催組織（会議開催及び運営に係る組織体制の分かる資料を添付すること。）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726C3E59" w14:textId="77777777" w:rsidR="009E3B12" w:rsidRPr="00275CAC" w:rsidRDefault="009E3B12" w:rsidP="009E3B12">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="653" w:right="872" w:hangingChars="300" w:hanging="653"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414F174C" w14:textId="2C1666A3" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="653" w:hangingChars="300" w:hanging="653"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（エクスカーション用）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123D83B2" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事　業　計　画　書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF20945" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="653" w:hangingChars="300" w:hanging="653"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5A9274" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>１　コンベンション開催概要</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B145AE" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）コンベンションの名称</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CB0060" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DA2662" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
+        <w:t>（２）開催者（申請者）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FF70B1" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="722"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏　名：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47931024" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="722"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">住　所：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDF06BF" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="722"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>連絡先：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A12CD23" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E54AC61" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）開催期間　　　年　　月　　日から　　年　　月　　日まで（　　日間）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3165D7F6" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1AC03A" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4D2BF7" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（４）主な会場</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779C73BA" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48108DF9" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（５）参加予定者数　　　　　　　人</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E235669" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB6C286" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２　エクスカーションの概要</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A517A5A" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00F43209">
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（１）実施予定日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CFA948" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539E2026" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74442858" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00F43209">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（２）訪問予定場所</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CCB04D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48946F63" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0181F4B9" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00F43209">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（３）参加予定人数　　　　　人</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719602D1" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F7132D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA75F1D" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00F43209">
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00166025" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）借上げバス台数</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF8DD76" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C54D083" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCFE07F" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00F43209">
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00166025" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>）</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidR="006816A5" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>利用</w:t>
+      </w:r>
+      <w:r w:rsidR="006A48D0" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>する</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>バス</w:t>
+      </w:r>
+      <w:r w:rsidR="006816A5" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>事業者</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE436BD" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7714B8E3" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7105E090" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00467A48">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３　市内の宿泊施設及び観光に係る情報の提供方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0984D726" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00275CAC" w:rsidRDefault="00467A48" w:rsidP="00E657E8">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
-          <w:spacing w:val="16"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6F6EA9A9" w14:textId="5F9D1DDB" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483E7065" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="00AF7DB6" w:rsidP="00E657E8">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="654"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00116958">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>収　支　計　画　書</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="036FABB7" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+        <w:t>収</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>支</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>計</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>画</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="008F152C" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6AB73F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="846"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00116958">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1B2D92" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="7F04BC95" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00116958">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（収入）　　　　　　　　　　　　　　　　　　　　　　　　（単位：円）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7766" w:type="dxa"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2749"/>
         <w:gridCol w:w="2749"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="26D0EDE5" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="1A63CE68" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B02CAE" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="73C39204" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>区　　分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38AEE5C1" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="30C5A741" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>予　算　額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28B0EF16" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="29AE2F92" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>摘　　要</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="1A7253B9" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="46AAE4FA" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="384327EF" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="01F22182" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:firstLineChars="100" w:firstLine="242"/>
+              <w:ind w:firstLineChars="100" w:firstLine="250"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>補助金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="035FC914" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="40FC34C5" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB1C229" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="26813A6B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="117CEBE7" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="2C2AA5CC" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0295DB" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="251F16F3" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="113BCE80" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="34C030BC" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6DB31B" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="4C1A6893" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="5FFFEDFE" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="3F1C9936" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0072AF46" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="7B274724" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABAC64E" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="2CE12D96" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5668D0" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="559E908F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="3E1BC673" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="73EE7C9F" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="785A21FB" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="472E8F99" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D68BED" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="6047B865" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C2D2C0" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="3A79F666" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="11CF33EB" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="377E2283" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A98F42E" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="1F2FCA3D" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68DC70B6" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="076E3DFC" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDCD473" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="2B4CAC63" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="6D96B59C" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="008F152C" w:rsidRPr="00275CAC" w14:paraId="2CD081FF" w14:textId="77777777" w:rsidTr="0063311A">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="550786D3" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="7CFEDF8A" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合　　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCC3F4C" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="58D2BD2C" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2749" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A4F6A3" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="27B02D8F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49C21F2D" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="5617CC35" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3732E4C7" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="6A01EC69" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="367F818E" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="66D76C35" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（支出）　　　　　　　　　　　　　　　　　　　　　　　　（単位：円）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2573"/>
         <w:gridCol w:w="2573"/>
         <w:gridCol w:w="2574"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="2E299478" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="2583F474" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="549A0791" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="715F14F4" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>区　分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34211D7E" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="67B3BD77" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>予　算　額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7575401D" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="75785C90" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>摘　要</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="47A6B85F" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="6B3F0475" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3183DB" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="5245CE98" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="00581E1E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="629C2E3D" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="5B138FDC" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA6D785" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="1882C151" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="35387AA9" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="425E9599" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61FBF10C" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="6B9AFA02" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="00581E1E">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="195B3FB7" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="33760228" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA8079A" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="513D93DE" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="475CD205" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="0E697516" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52C66575" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="419DE247" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="202F1EF6" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="60FE9382" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC37498" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="216DDAA3" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="426BC3C8" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="6D982E91" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF1EBBF" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="7EBD869C" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31EDE7BD" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="47E202A9" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EDFFFFA" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="448CEE21" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="5FA5A5E1" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="276CA3D7" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B429EB5" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="023F74EE" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="00E76DAA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05CF516F" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="57757280" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D73D454" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="4FB68081" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="266AC0A4" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="59BF5F38" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70D9A33E" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="0DD633D1" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6858810D" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="6D8EA20E" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2574" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="265BAF8F" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="13EBD7B8" w14:textId="77777777" w:rsidR="00CB2853" w:rsidRPr="00275CAC" w:rsidRDefault="00CB2853" w:rsidP="0063311A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="686D1630" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="1DB4DC16" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="00B50A4B" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="912"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF91BA2" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="3E6BEB52" w14:textId="77777777" w:rsidR="00EF48DA" w:rsidRPr="00275CAC" w:rsidRDefault="00EF48DA" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="912"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA5FAC7" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="4D2F6C86" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="00E657E8">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="912"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>役　員　等　名　簿</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="209297D6" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+        <w:t>役</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>名</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>簿</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F633250" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4518" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1323"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2360"/>
+        <w:gridCol w:w="1347"/>
+        <w:gridCol w:w="2527"/>
+        <w:gridCol w:w="2371"/>
+        <w:gridCol w:w="2402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="77BB5763" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="24552C68" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="32D7A3AA" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="0B8DF48B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>役　　職</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15AE9012" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="5FEB24ED" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>氏　　　名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64D9B7D0" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="5AF48D49" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="001E5479" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>よみがな</w:t>
+              <w:t>よみが</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00275CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>な</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6D8606" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="72DD06A7" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="001E5479" w:rsidP="0063311A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00275CAC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>所属機関（大学等）</w:t>
+              <w:t>所属機関</w:t>
             </w:r>
+            <w:r w:rsidR="0016028D" w:rsidRPr="00275CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>（大学等）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="7E6F8DE3" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="164EA58C" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69146E8B" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="72954F72" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE1B4D2" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="6515B50F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20E2AC77" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="0CCFE8FA" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32FF1258" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="1F298136" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="0CA37A50" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="025A507C" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A32817" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="6231B6C9" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4645C01D" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="283E2F70" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE7F67E" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="74AE9D2C" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E8376F" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="69D097BE" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="13CD82DA" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="74BA71CF" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7698127F" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="5DCE4D35" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="430A7E42" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="4E74D1E2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="049A8804" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="72A49D98" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3760B35B" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="303ECFE6" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="363E0FFD" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="6C708230" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E21A209" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="2FAD0870" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B521FFD" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="1C297C71" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A21C42" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="7E97C706" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E22C075" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="1FBB386D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="1C0C5866" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="17294C3E" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F81B54" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="333F6E6A" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3D24C2" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="237B9F78" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36B7E5A4" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="58A17298" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F1A323" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="44B60D4E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="5ED4BA6D" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="69CFD158" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20A7FD00" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="265EB75F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A1A876" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="1AAD90FB" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC8B14D" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="0F9F9C04" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1146A92C" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="79310D15" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="5D2EBCCD" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="22F17868" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2200BF57" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="649EFA67" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B93AFC" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="41F92EAA" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1888E0" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="0F800328" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A47BD1C" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="3D05CF60" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="231CEB0E" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="38A31692" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="650DF84F" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="24A50227" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63FBE7DB" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="695059DF" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FAB1BF" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="4A94B9B2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1981C986" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="46A4BAE7" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="76418AB4" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="47A1269B" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2772359B" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="63A5B308" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="637F33A7" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="66D22B7F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21ED7E4A" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="27DB8F10" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F129096" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="2D0C302E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="1AF821C5" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="0241E576" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B730EC8" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="0C52F69B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="180ADE02" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="65CB5A2B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73F3B3E9" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="454F16DC" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6749F2E5" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="062CDDB4" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="6BD1BB81" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="2ED55B74" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C344F98" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="350C93A5" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDE4991" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="3E88E820" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B9273B" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="253DF389" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4122B6F5" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="54B4956D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="287FEE5E" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="0EC217F1" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68133048" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="4A223759" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43303411" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="1DB232BE" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4A37F5" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="58515B98" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59518C4B" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="4433B561" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="501DB144" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="6277B4AD" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE84CD0" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="471D39E3" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40D79809" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="4742A24A" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29F06E42" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="6258CF24" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07C29D6A" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="040F8541" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="5648F979" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="1BE4C00C" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E265BAA" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="255B352E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40975A0E" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="3713E181" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0966A800" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="10BEE9C2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4247C478" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="071A6D6E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="3D466991" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="32BE7F2C" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4897748B" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="31A850D8" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="755ECD50" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="2132490F" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50F76794" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="21298F14" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4D79CC" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="5262C8CF" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="64D03835" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="63C4E016" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514CAD13" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="512189E2" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0598A419" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="0EB38736" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BDBFFAA" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="1856C982" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51EBF985" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="547D3E1E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="2DE0B34A" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="00275CAC" w:rsidRPr="00275CAC" w14:paraId="46D7AA4B" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="230941BE" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="12D58802" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="352BCC7F" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="24CF6A4D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C50FFFF" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="442DE0F1" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A79CDFF" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="2F1B56A4" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901D65" w:rsidRPr="00116958" w14:paraId="7BA65FFB" w14:textId="77777777" w:rsidTr="00316CB3">
+      <w:tr w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w14:paraId="44A44F77" w14:textId="77777777" w:rsidTr="00E657E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="779" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="204AD6E8" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="5AACDB7B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72233E85" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="346CEE87" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1371" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D227604" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="520779A6" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1389" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E16617A" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00316CB3">
+          <w:p w14:paraId="03D2AF86" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00275CAC" w:rsidRDefault="000D5DF6" w:rsidP="00D24B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38BD1825" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="6E897360" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="495415F0" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="2A1C2057" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39DA7181" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="141163D4" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C412920" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="7A2F74A8" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CC7120" w14:textId="77777777" w:rsidR="00901D65" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="099B5D87" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-    <w:p w14:paraId="5935BC51" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>誓</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>約</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285FA756" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D8653D4" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="78A356EB" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>私は、下記の事項について誓約します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254AD524" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="2D4A7CEB" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>なお、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>大津市</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が必要な場合には、滋賀県警察本部に照会することについて承諾します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DF99EC" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="1DA70D7A" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1720D664" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="2CBCCD73" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CD8421" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="62227D3B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2452E2F8" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="602B3312" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>自己又は自社もしくは自社の役員等は、次の各号のいずれにも該当しません。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1ADA1D09" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+        <w:t>自己</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0512" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>自社もしくは自社の役員等は、次の各号のいずれにも該当しません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7453364B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
+        <w:ind w:leftChars="100" w:left="436" w:hangingChars="100" w:hanging="218"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　暴力団員による不当な行為の防止等に関する法律（平成３年法律第７７号）第２条第２号に規定する暴力団（以下「暴力団」という。）又は同条第６号に規定する暴力団員（以下「暴力団員」という。）であると認められる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C98AD0C" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="3756C5A5" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
+        <w:ind w:leftChars="100" w:left="436" w:hangingChars="100" w:hanging="218"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　役員等（法人である場合は役員又は支店若しくは営業所の代表者その他これらと同等の責任を有する者をいい、法人以外の団体である場合は代表者、理事その他これらと同等の責任を有する者をいう。）が暴力団員であると認められる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483389D7" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="16E92216" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLineChars="100" w:firstLine="210"/>
+        <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　暴力団又は暴力団員が経営に実質的に関与していると認められる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3BC6D5" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="08CD62FD" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:leftChars="100" w:left="420" w:hangingChars="100" w:hanging="210"/>
+        <w:ind w:leftChars="100" w:left="436" w:hangingChars="100" w:hanging="218"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　自己、自社若しくは第三者の不正の利益を図る目的又は第三者に損害を与える目的をもって、暴力団又は暴力団員を利用したと認められる。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C47CF65" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="4A5B31D7" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09EC0C78" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="2793EC35" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLineChars="2400" w:firstLine="5040"/>
+        <w:ind w:firstLineChars="2400" w:firstLine="5221"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FA7029A" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="70D984B1" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="5040" w:firstLine="840"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051BB1D4" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="63C47987" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLineChars="1100" w:firstLine="2310"/>
+        <w:ind w:firstLineChars="1100" w:firstLine="2393"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1281CA5D" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="03771A5F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="183D1C0B" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="0B3B5853" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>〔法人、団体にあっては事務所所在地〕</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6985B1" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="7EB82943" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A3AE43E" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="7A13E99F" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">住　所　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6052EB9F" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="68F66362" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68262F71" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="4F4F92B9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>法人、団体にあっては法人･団体名･代表者名</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF6E57C" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="3ABCA12B" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（ふりがな）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CE7AF2" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="717FBFEA" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">氏　名　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">　　　　　　　</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="314F78E5" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+        <w:t xml:space="preserve">　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00216255" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF27748" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50DDC102" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="0CD6E7FD" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>代表者の生年月日</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00275CAC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66423F11" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="2B8E9ECB" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="167A6B1C" w14:textId="77777777" w:rsidR="00901D65" w:rsidRPr="00116958" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="196E88F9" w14:textId="77777777" w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidRDefault="008F152C" w:rsidP="008F152C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...25 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1247" w:bottom="1418" w:left="1247" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:r w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生年月日　　（明治･大正･昭和･平成）　　　年　　　月　　　日　</w:t>
+      </w:r>
+      <w:r w:rsidR="00216255" w:rsidRPr="00275CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008F152C" w:rsidRPr="00275CAC" w:rsidSect="008E40F5">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1304" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="360"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="378" w:charSpace="1543"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54DAD725" w14:textId="77777777" w:rsidR="00901D65" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="01B6F4D6" w14:textId="77777777" w:rsidR="00E5047F" w:rsidRDefault="00E5047F" w:rsidP="00652293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="377752F1" w14:textId="77777777" w:rsidR="00901D65" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="1363BD6C" w14:textId="77777777" w:rsidR="00E5047F" w:rsidRDefault="00E5047F" w:rsidP="00652293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游明朝">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="Microsoft JhengHei"/>
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ明朝">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="游明朝">
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38E40702" w14:textId="77777777" w:rsidR="00901D65" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="1A2F882A" w14:textId="77777777" w:rsidR="00E5047F" w:rsidRDefault="00E5047F" w:rsidP="00652293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50A69BD6" w14:textId="77777777" w:rsidR="00901D65" w:rsidRDefault="00901D65" w:rsidP="00901D65">
+    <w:p w14:paraId="6490A888" w14:textId="77777777" w:rsidR="00E5047F" w:rsidRDefault="00E5047F" w:rsidP="00652293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06BB530C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="806A0AE8"/>
+    <w:lvl w:ilvl="0" w:tplc="E9089C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12B13C8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDD87946"/>
+    <w:lvl w:ilvl="0" w:tplc="ED823746">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedParen"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1051" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1471" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1891" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2311" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2731" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3151" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3571" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3991" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B4D1D1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1060C4E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2010" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3270" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4110" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4530" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B862AB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33DAA8E6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2C02B428">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2760" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3180" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4440" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34317AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="76D42AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -4406,142 +5798,1283 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2011712680">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D9F2C53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45FC5A22"/>
+    <w:lvl w:ilvl="0" w:tplc="76D42AB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2010" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3270" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4110" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4530" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E922E83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6FADA4A"/>
+    <w:lvl w:ilvl="0" w:tplc="E63084DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53FB7C17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33DAA8E6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2C02B428">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2760" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3180" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4440" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CCB19BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="962A6B7C"/>
+    <w:lvl w:ilvl="0" w:tplc="ED823746">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedParen"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1050" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2730" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3570" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3990" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A1868E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1060C4E"/>
+    <w:lvl w:ilvl="0" w:tplc="76D42AB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2010" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3270" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4110" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4530" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C5F41A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1060C4E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2010" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3270" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4110" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4530" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DA525B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1060C4E"/>
+    <w:lvl w:ilvl="0" w:tplc="76D42AB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2010" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2850" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3270" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4110" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4530" w:hanging="420"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C7C79DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41769754"/>
+    <w:lvl w:ilvl="0" w:tplc="E9089C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="446856950">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1760716628">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1480802794">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1987738473">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1055738481">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="667053977">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="386955039">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="706025054">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1442263975">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1086345798">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1138457574">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="588003069">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="891038505">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-[...1 lines deleted...]
-  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotTrackMoves/>
+  <w:defaultTabStop w:val="218"/>
+  <w:drawingGridHorizontalSpacing w:val="109"/>
+  <w:drawingGridVerticalSpacing w:val="189"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00357042"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FF5112"/>
+    <w:rsidRoot w:val="00242BF0"/>
+    <w:rsid w:val="00006818"/>
+    <w:rsid w:val="00006EE8"/>
+    <w:rsid w:val="00011434"/>
+    <w:rsid w:val="00021B73"/>
+    <w:rsid w:val="000438C9"/>
+    <w:rsid w:val="00046FAC"/>
+    <w:rsid w:val="000511FB"/>
+    <w:rsid w:val="00051926"/>
+    <w:rsid w:val="00051F38"/>
+    <w:rsid w:val="0006430D"/>
+    <w:rsid w:val="00066503"/>
+    <w:rsid w:val="00067AE2"/>
+    <w:rsid w:val="00090B08"/>
+    <w:rsid w:val="000916A9"/>
+    <w:rsid w:val="00091D8A"/>
+    <w:rsid w:val="00095DEA"/>
+    <w:rsid w:val="000A40C8"/>
+    <w:rsid w:val="000A507D"/>
+    <w:rsid w:val="000A738A"/>
+    <w:rsid w:val="000B1B10"/>
+    <w:rsid w:val="000B4F28"/>
+    <w:rsid w:val="000C5193"/>
+    <w:rsid w:val="000D5DF6"/>
+    <w:rsid w:val="000F21BD"/>
+    <w:rsid w:val="00103887"/>
+    <w:rsid w:val="00116958"/>
+    <w:rsid w:val="00117B49"/>
+    <w:rsid w:val="001227BE"/>
+    <w:rsid w:val="00124B66"/>
+    <w:rsid w:val="00125930"/>
+    <w:rsid w:val="00126615"/>
+    <w:rsid w:val="0012733B"/>
+    <w:rsid w:val="0013167F"/>
+    <w:rsid w:val="00150301"/>
+    <w:rsid w:val="001529B6"/>
+    <w:rsid w:val="001572D2"/>
+    <w:rsid w:val="00157BF9"/>
+    <w:rsid w:val="0016028D"/>
+    <w:rsid w:val="00163327"/>
+    <w:rsid w:val="00166025"/>
+    <w:rsid w:val="001847CD"/>
+    <w:rsid w:val="00195C8B"/>
+    <w:rsid w:val="001962EB"/>
+    <w:rsid w:val="001B02A2"/>
+    <w:rsid w:val="001B7A83"/>
+    <w:rsid w:val="001C117C"/>
+    <w:rsid w:val="001C4820"/>
+    <w:rsid w:val="001C6233"/>
+    <w:rsid w:val="001D5D31"/>
+    <w:rsid w:val="001D6C1C"/>
+    <w:rsid w:val="001E5479"/>
+    <w:rsid w:val="001F35A2"/>
+    <w:rsid w:val="001F5951"/>
+    <w:rsid w:val="001F5FCF"/>
+    <w:rsid w:val="002051DB"/>
+    <w:rsid w:val="00216255"/>
+    <w:rsid w:val="00235155"/>
+    <w:rsid w:val="00236CB4"/>
+    <w:rsid w:val="00237BE0"/>
+    <w:rsid w:val="0024181E"/>
+    <w:rsid w:val="00242BF0"/>
+    <w:rsid w:val="00244816"/>
+    <w:rsid w:val="00245B5E"/>
+    <w:rsid w:val="002500DC"/>
+    <w:rsid w:val="00257C4A"/>
+    <w:rsid w:val="00264D54"/>
+    <w:rsid w:val="00265939"/>
+    <w:rsid w:val="002668ED"/>
+    <w:rsid w:val="00271504"/>
+    <w:rsid w:val="00275CAC"/>
+    <w:rsid w:val="00282061"/>
+    <w:rsid w:val="0028535B"/>
+    <w:rsid w:val="002906AF"/>
+    <w:rsid w:val="00290E2A"/>
+    <w:rsid w:val="002B1898"/>
+    <w:rsid w:val="002B21FA"/>
+    <w:rsid w:val="002B615A"/>
+    <w:rsid w:val="002F078A"/>
+    <w:rsid w:val="002F2BB4"/>
+    <w:rsid w:val="002F5C95"/>
+    <w:rsid w:val="0032277A"/>
+    <w:rsid w:val="00323BFF"/>
+    <w:rsid w:val="003402A7"/>
+    <w:rsid w:val="00341C02"/>
+    <w:rsid w:val="00360989"/>
+    <w:rsid w:val="003713A7"/>
+    <w:rsid w:val="00373410"/>
+    <w:rsid w:val="00375E9B"/>
+    <w:rsid w:val="00376A56"/>
+    <w:rsid w:val="0038073C"/>
+    <w:rsid w:val="003843F6"/>
+    <w:rsid w:val="003A32F9"/>
+    <w:rsid w:val="003A4E45"/>
+    <w:rsid w:val="003D72E9"/>
+    <w:rsid w:val="003E1790"/>
+    <w:rsid w:val="0040109A"/>
+    <w:rsid w:val="004225A4"/>
+    <w:rsid w:val="00422F91"/>
+    <w:rsid w:val="00423B21"/>
+    <w:rsid w:val="004265A3"/>
+    <w:rsid w:val="004341FB"/>
+    <w:rsid w:val="00436A9E"/>
+    <w:rsid w:val="0044793C"/>
+    <w:rsid w:val="00461420"/>
+    <w:rsid w:val="00467A48"/>
+    <w:rsid w:val="00473EC2"/>
+    <w:rsid w:val="004764C0"/>
+    <w:rsid w:val="00481A41"/>
+    <w:rsid w:val="00484ED9"/>
+    <w:rsid w:val="0049533D"/>
+    <w:rsid w:val="004B29B2"/>
+    <w:rsid w:val="004B4DF1"/>
+    <w:rsid w:val="004B4F0B"/>
+    <w:rsid w:val="004D00C5"/>
+    <w:rsid w:val="004D1CEE"/>
+    <w:rsid w:val="004D2CD2"/>
+    <w:rsid w:val="004D376F"/>
+    <w:rsid w:val="004E1C94"/>
+    <w:rsid w:val="004E28D5"/>
+    <w:rsid w:val="004F0512"/>
+    <w:rsid w:val="005059F0"/>
+    <w:rsid w:val="005110AF"/>
+    <w:rsid w:val="00512313"/>
+    <w:rsid w:val="005141F4"/>
+    <w:rsid w:val="00522D60"/>
+    <w:rsid w:val="00525ED7"/>
+    <w:rsid w:val="005638F5"/>
+    <w:rsid w:val="00577D0C"/>
+    <w:rsid w:val="00581E1E"/>
+    <w:rsid w:val="00594667"/>
+    <w:rsid w:val="005A0D15"/>
+    <w:rsid w:val="005A1256"/>
+    <w:rsid w:val="005B2C01"/>
+    <w:rsid w:val="005E1C35"/>
+    <w:rsid w:val="005E4405"/>
+    <w:rsid w:val="005F5CA6"/>
+    <w:rsid w:val="005F603D"/>
+    <w:rsid w:val="00600B29"/>
+    <w:rsid w:val="00615FB8"/>
+    <w:rsid w:val="006232CD"/>
+    <w:rsid w:val="00630207"/>
+    <w:rsid w:val="0063311A"/>
+    <w:rsid w:val="00637224"/>
+    <w:rsid w:val="0064500C"/>
+    <w:rsid w:val="00652293"/>
+    <w:rsid w:val="006605A2"/>
+    <w:rsid w:val="00660899"/>
+    <w:rsid w:val="006816A5"/>
+    <w:rsid w:val="00690189"/>
+    <w:rsid w:val="00697633"/>
+    <w:rsid w:val="006A0A69"/>
+    <w:rsid w:val="006A48D0"/>
+    <w:rsid w:val="006A74B5"/>
+    <w:rsid w:val="006B043A"/>
+    <w:rsid w:val="006B51E1"/>
+    <w:rsid w:val="006C0B85"/>
+    <w:rsid w:val="006D7053"/>
+    <w:rsid w:val="006E6A84"/>
+    <w:rsid w:val="006F52DF"/>
+    <w:rsid w:val="006F7214"/>
+    <w:rsid w:val="00703648"/>
+    <w:rsid w:val="007104A8"/>
+    <w:rsid w:val="0072623F"/>
+    <w:rsid w:val="00735038"/>
+    <w:rsid w:val="00743ABA"/>
+    <w:rsid w:val="00747793"/>
+    <w:rsid w:val="007526B9"/>
+    <w:rsid w:val="007600DE"/>
+    <w:rsid w:val="007754EE"/>
+    <w:rsid w:val="00776E8A"/>
+    <w:rsid w:val="00780DF2"/>
+    <w:rsid w:val="007A1B66"/>
+    <w:rsid w:val="007A3FB0"/>
+    <w:rsid w:val="007A68F3"/>
+    <w:rsid w:val="007B093A"/>
+    <w:rsid w:val="007C3F69"/>
+    <w:rsid w:val="007D1525"/>
+    <w:rsid w:val="007D1E0C"/>
+    <w:rsid w:val="007D725D"/>
+    <w:rsid w:val="007E34DF"/>
+    <w:rsid w:val="007E5FD5"/>
+    <w:rsid w:val="007F0F96"/>
+    <w:rsid w:val="007F4243"/>
+    <w:rsid w:val="007F72CB"/>
+    <w:rsid w:val="00805C2E"/>
+    <w:rsid w:val="00806942"/>
+    <w:rsid w:val="0081529B"/>
+    <w:rsid w:val="00831FE7"/>
+    <w:rsid w:val="00836012"/>
+    <w:rsid w:val="008408A2"/>
+    <w:rsid w:val="008453C2"/>
+    <w:rsid w:val="00847809"/>
+    <w:rsid w:val="008515F8"/>
+    <w:rsid w:val="00854B94"/>
+    <w:rsid w:val="00865FF3"/>
+    <w:rsid w:val="0086790D"/>
+    <w:rsid w:val="00883A7E"/>
+    <w:rsid w:val="0088400B"/>
+    <w:rsid w:val="0088585C"/>
+    <w:rsid w:val="008868AC"/>
+    <w:rsid w:val="0089162D"/>
+    <w:rsid w:val="00894BAC"/>
+    <w:rsid w:val="00897059"/>
+    <w:rsid w:val="008B3379"/>
+    <w:rsid w:val="008B36B1"/>
+    <w:rsid w:val="008B4C3D"/>
+    <w:rsid w:val="008B5527"/>
+    <w:rsid w:val="008B603F"/>
+    <w:rsid w:val="008C022D"/>
+    <w:rsid w:val="008C072B"/>
+    <w:rsid w:val="008C645D"/>
+    <w:rsid w:val="008D5C31"/>
+    <w:rsid w:val="008E40F5"/>
+    <w:rsid w:val="008E7CB7"/>
+    <w:rsid w:val="008F152C"/>
+    <w:rsid w:val="008F24B8"/>
+    <w:rsid w:val="008F276A"/>
+    <w:rsid w:val="008F52F9"/>
+    <w:rsid w:val="00901681"/>
+    <w:rsid w:val="009041AD"/>
+    <w:rsid w:val="00914100"/>
+    <w:rsid w:val="00920636"/>
+    <w:rsid w:val="00920979"/>
+    <w:rsid w:val="00933A4E"/>
+    <w:rsid w:val="009411E8"/>
+    <w:rsid w:val="00942653"/>
+    <w:rsid w:val="0094551A"/>
+    <w:rsid w:val="00950F18"/>
+    <w:rsid w:val="00980B5D"/>
+    <w:rsid w:val="009913B1"/>
+    <w:rsid w:val="009A19A1"/>
+    <w:rsid w:val="009A2BDB"/>
+    <w:rsid w:val="009A6B85"/>
+    <w:rsid w:val="009B20C9"/>
+    <w:rsid w:val="009C4026"/>
+    <w:rsid w:val="009E3B12"/>
+    <w:rsid w:val="00A205A7"/>
+    <w:rsid w:val="00A240A0"/>
+    <w:rsid w:val="00A3152B"/>
+    <w:rsid w:val="00A32D31"/>
+    <w:rsid w:val="00A3360B"/>
+    <w:rsid w:val="00A35DFF"/>
+    <w:rsid w:val="00A47A3A"/>
+    <w:rsid w:val="00A56434"/>
+    <w:rsid w:val="00A64211"/>
+    <w:rsid w:val="00A74E4D"/>
+    <w:rsid w:val="00A80017"/>
+    <w:rsid w:val="00A85560"/>
+    <w:rsid w:val="00AA7CFA"/>
+    <w:rsid w:val="00AB323D"/>
+    <w:rsid w:val="00AC0741"/>
+    <w:rsid w:val="00AC180A"/>
+    <w:rsid w:val="00AC280D"/>
+    <w:rsid w:val="00AC5339"/>
+    <w:rsid w:val="00AC5EA6"/>
+    <w:rsid w:val="00AD26D2"/>
+    <w:rsid w:val="00AE372F"/>
+    <w:rsid w:val="00AF7DB6"/>
+    <w:rsid w:val="00B0074E"/>
+    <w:rsid w:val="00B0515C"/>
+    <w:rsid w:val="00B10600"/>
+    <w:rsid w:val="00B23048"/>
+    <w:rsid w:val="00B23AD9"/>
+    <w:rsid w:val="00B27A23"/>
+    <w:rsid w:val="00B50A4B"/>
+    <w:rsid w:val="00B608DD"/>
+    <w:rsid w:val="00B664D8"/>
+    <w:rsid w:val="00B66536"/>
+    <w:rsid w:val="00B73233"/>
+    <w:rsid w:val="00B757FA"/>
+    <w:rsid w:val="00B76938"/>
+    <w:rsid w:val="00B872B1"/>
+    <w:rsid w:val="00B93616"/>
+    <w:rsid w:val="00BD6D20"/>
+    <w:rsid w:val="00BE3774"/>
+    <w:rsid w:val="00BE543C"/>
+    <w:rsid w:val="00BF0D85"/>
+    <w:rsid w:val="00C047F9"/>
+    <w:rsid w:val="00C065F6"/>
+    <w:rsid w:val="00C16D6B"/>
+    <w:rsid w:val="00C1786A"/>
+    <w:rsid w:val="00C21EA1"/>
+    <w:rsid w:val="00C24F91"/>
+    <w:rsid w:val="00C25472"/>
+    <w:rsid w:val="00C34860"/>
+    <w:rsid w:val="00C365D4"/>
+    <w:rsid w:val="00C368DA"/>
+    <w:rsid w:val="00C51622"/>
+    <w:rsid w:val="00C649E2"/>
+    <w:rsid w:val="00C66BA4"/>
+    <w:rsid w:val="00C70999"/>
+    <w:rsid w:val="00C73F25"/>
+    <w:rsid w:val="00C74D58"/>
+    <w:rsid w:val="00C76F1C"/>
+    <w:rsid w:val="00C82661"/>
+    <w:rsid w:val="00C863F7"/>
+    <w:rsid w:val="00CA459D"/>
+    <w:rsid w:val="00CB2853"/>
+    <w:rsid w:val="00CB6B3B"/>
+    <w:rsid w:val="00CC4451"/>
+    <w:rsid w:val="00CD36D2"/>
+    <w:rsid w:val="00CF1422"/>
+    <w:rsid w:val="00CF2B4D"/>
+    <w:rsid w:val="00D01024"/>
+    <w:rsid w:val="00D01A30"/>
+    <w:rsid w:val="00D15D1C"/>
+    <w:rsid w:val="00D1644F"/>
+    <w:rsid w:val="00D24B5C"/>
+    <w:rsid w:val="00D44B3F"/>
+    <w:rsid w:val="00D46CFD"/>
+    <w:rsid w:val="00D70FEB"/>
+    <w:rsid w:val="00D772FF"/>
+    <w:rsid w:val="00D852B7"/>
+    <w:rsid w:val="00D87A6A"/>
+    <w:rsid w:val="00DA044B"/>
+    <w:rsid w:val="00DA5784"/>
+    <w:rsid w:val="00DB2ADE"/>
+    <w:rsid w:val="00DC0687"/>
+    <w:rsid w:val="00DC1568"/>
+    <w:rsid w:val="00DC19CC"/>
+    <w:rsid w:val="00DD3348"/>
+    <w:rsid w:val="00DD6049"/>
+    <w:rsid w:val="00DE7319"/>
+    <w:rsid w:val="00DF5DAB"/>
+    <w:rsid w:val="00DF79B5"/>
+    <w:rsid w:val="00E0245F"/>
+    <w:rsid w:val="00E04CD9"/>
+    <w:rsid w:val="00E11A4B"/>
+    <w:rsid w:val="00E13605"/>
+    <w:rsid w:val="00E14EB0"/>
+    <w:rsid w:val="00E1622C"/>
+    <w:rsid w:val="00E219D5"/>
+    <w:rsid w:val="00E2456C"/>
+    <w:rsid w:val="00E27B7A"/>
+    <w:rsid w:val="00E35C09"/>
+    <w:rsid w:val="00E3666C"/>
+    <w:rsid w:val="00E37561"/>
+    <w:rsid w:val="00E47016"/>
+    <w:rsid w:val="00E47ED3"/>
+    <w:rsid w:val="00E5047F"/>
+    <w:rsid w:val="00E519DB"/>
+    <w:rsid w:val="00E657E8"/>
+    <w:rsid w:val="00E72D6C"/>
+    <w:rsid w:val="00E7586E"/>
+    <w:rsid w:val="00E76DAA"/>
+    <w:rsid w:val="00E77922"/>
+    <w:rsid w:val="00E90B51"/>
+    <w:rsid w:val="00EA1D22"/>
+    <w:rsid w:val="00EA67E9"/>
+    <w:rsid w:val="00EA6A42"/>
+    <w:rsid w:val="00EC0E24"/>
+    <w:rsid w:val="00EC42E1"/>
+    <w:rsid w:val="00ED4C9F"/>
+    <w:rsid w:val="00ED62E7"/>
+    <w:rsid w:val="00EF48DA"/>
+    <w:rsid w:val="00EF625C"/>
+    <w:rsid w:val="00EF7BDA"/>
+    <w:rsid w:val="00F027B1"/>
+    <w:rsid w:val="00F11D4D"/>
+    <w:rsid w:val="00F301C1"/>
+    <w:rsid w:val="00F368AF"/>
+    <w:rsid w:val="00F43209"/>
+    <w:rsid w:val="00F44647"/>
+    <w:rsid w:val="00F478A2"/>
+    <w:rsid w:val="00F521F5"/>
+    <w:rsid w:val="00F5290E"/>
+    <w:rsid w:val="00F72A0C"/>
+    <w:rsid w:val="00F72DD7"/>
+    <w:rsid w:val="00F7655B"/>
+    <w:rsid w:val="00F8146B"/>
+    <w:rsid w:val="00F823ED"/>
+    <w:rsid w:val="00F84325"/>
+    <w:rsid w:val="00F84DDF"/>
+    <w:rsid w:val="00F85D74"/>
+    <w:rsid w:val="00F8696D"/>
+    <w:rsid w:val="00F87D0D"/>
+    <w:rsid w:val="00F917BC"/>
+    <w:rsid w:val="00FA2DA0"/>
+    <w:rsid w:val="00FB63AA"/>
+    <w:rsid w:val="00FC523C"/>
+    <w:rsid w:val="00FD21A3"/>
+    <w:rsid w:val="00FD48B1"/>
+    <w:rsid w:val="00FD4C15"/>
+    <w:rsid w:val="00FF06C7"/>
+    <w:rsid w:val="00FF2242"/>
+    <w:rsid w:val="00FF3DE1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="00CDE408"/>
+  <w14:docId w14:val="42B723B8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0A68DACA-E6CD-4B74-BDC1-FFD68212A79B}"/>
+  <w15:docId w15:val="{0F9A65C8-6ABD-41AE-AA31-D168AD2DF522}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4658,51 +7191,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4884,156 +7417,293 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00901D65"/>
+    <w:rsid w:val="006816A5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00901D65"/>
+    <w:rsid w:val="00652293"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00901D65"/>
+    <w:rsid w:val="00652293"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00901D65"/>
+    <w:rsid w:val="00652293"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00901D65"/>
+    <w:rsid w:val="00652293"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D7053"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D7053"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006D7053"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D7053"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D7053"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D7053"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D7053"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D7053"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00901D65"/>
+    <w:rsid w:val="008F152C"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="af0">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000C5193"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="ﾘﾎﾟｰﾄﾜｰﾄﾞﾊﾟﾙ"/>
+    <w:rsid w:val="00245B5E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:wordWrap w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="366" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝"/>
+      <w:spacing w:val="9"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5287,59 +7957,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0729CE0-8519-4D7F-BA5C-125A873F72E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1241</Characters>
+  <Pages>5</Pages>
+  <Words>267</Words>
+  <Characters>1527</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>情報システム課</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1456</CharactersWithSpaces>
+  <CharactersWithSpaces>1791</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Otsu City MICE office</dc:creator>
+  <dc:creator>大津市総務課</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>