--- v0 (2025-10-19)
+++ v1 (2026-04-24)
@@ -1,2585 +1,3175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="423311D5" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00116958" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+    <w:p w14:paraId="3C3FF7D7" w14:textId="77777777" w:rsidR="00467A48" w:rsidRPr="00AB323D" w:rsidRDefault="00467A48" w:rsidP="00E657E8">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（コンベンション用）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D13B650" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00AB323D" w:rsidRDefault="00525ED7" w:rsidP="00E76DAA">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>実</w:t>
+      </w:r>
+      <w:r w:rsidR="006816A5" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>施</w:t>
+      </w:r>
+      <w:r w:rsidR="006816A5" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>報</w:t>
+      </w:r>
+      <w:r w:rsidR="006816A5" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>告</w:t>
+      </w:r>
+      <w:r w:rsidR="006816A5" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784618A4" w14:textId="77777777" w:rsidR="00525ED7" w:rsidRPr="00AB323D" w:rsidRDefault="00525ED7" w:rsidP="00E76DAA">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342C35E7" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...7 lines deleted...]
-        <w:jc w:val="right"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">１　</w:t>
+      </w:r>
+      <w:r w:rsidR="00163327" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>コンベンション</w:t>
+      </w:r>
+      <w:r w:rsidR="006A48D0" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>開催結果</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1CAF2B" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）コンベンション</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の名称</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A78CCB4" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...27 lines deleted...]
-        <w:jc w:val="center"/>
+    </w:p>
+    <w:p w14:paraId="7751E530" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）開催期間　　　年　　月　　日から　　年　　月　　日まで（　　日間）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD24D70" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00AB323D" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF183D9" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...76 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）主な会場</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655C0494" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00AB323D" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="342C35E7" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00116958" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
-[...73 lines deleted...]
-    <w:p w14:paraId="2A78CCB4" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00116958" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+    <w:p w14:paraId="16289F93" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="00AF7DB6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...78 lines deleted...]
-    <w:p w14:paraId="6DF183D9" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00116958" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（４）参加者数</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44647" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　人</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7E7CE8" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00AB323D" w:rsidRDefault="00AF7DB6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...8 lines deleted...]
-    <w:p w14:paraId="655C0494" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00116958" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
+    </w:p>
+    <w:p w14:paraId="228A9418" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00AF7DB6" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44647" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（各日の参加者数）※開催日数に応じて適宜追加してください</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39601EF5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...68 lines deleted...]
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ア）国際コンベンションの場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3790665C" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="3790665C" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１日目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B3AA98" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="39B3AA98" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>国内在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA45486" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="3CA45486" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>海外在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074B6137" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="074B6137" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:firstLineChars="100" w:firstLine="218"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者の出身国の数（日本含む）　（　　　　 か国）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DD27DC" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="71DD27DC" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4F1B8E" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="4C4F1B8E" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２日目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E10183" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="11E10183" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>国内在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0003B9CA" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="0003B9CA" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>海外在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FB1A87" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="29FB1A87" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者の出身国の数（日本含む）　（　 　　　か国）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213583F7" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="213583F7" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D1450A5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="1D1450A5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">３日目：　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6684B9" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="2F6684B9" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>国内在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFE86F0" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="0AFE86F0" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>海外在住者　　　　　人（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618B5939" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="618B5939" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者の出身国の数（日本含む）　（　 　　　か国）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EAD276" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="39EAD276" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0098C67F" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="0098C67F" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="435"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>イ）国内コンベンションの場合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0003B083" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="0003B083" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１日目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289731D0" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="289731D0" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者数　　　　　人　（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5EBB95" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="4B5EBB95" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C4F2DD5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="0C4F2DD5" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２日目：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549DEAAB" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="549DEAAB" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="660" w:firstLineChars="200" w:firstLine="435"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者数　　　　　人　（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494074FE" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="494074FE" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48D50A11" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="48D50A11" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FF00731" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="2FF00731" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2650B48D" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="2650B48D" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">３日目：　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012B3F39" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00116958" w:rsidRDefault="00F44647" w:rsidP="00F44647">
+    <w:p w14:paraId="012B3F39" w14:textId="77777777" w:rsidR="00F44647" w:rsidRPr="00AB323D" w:rsidRDefault="00F44647" w:rsidP="00F44647">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="660" w:firstLineChars="200" w:firstLine="435"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>参加者数　　　　　人　（内、オンライン参加者　　　人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73251172" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00116958" w:rsidRDefault="00163327" w:rsidP="00F44647">
+    <w:p w14:paraId="73251172" w14:textId="77777777" w:rsidR="00163327" w:rsidRPr="00AB323D" w:rsidRDefault="00163327" w:rsidP="00F44647">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="0" w:left="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="701B34E7" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00116958" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
+    <w:p w14:paraId="701B34E7" w14:textId="77777777" w:rsidR="00AC5339" w:rsidRPr="00AB323D" w:rsidRDefault="00AC5339" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidR="000A507D" w:rsidRPr="00116958">
+      <w:r w:rsidR="000A507D" w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　エクスカーショ</w:t>
       </w:r>
-      <w:r w:rsidR="00FF2242" w:rsidRPr="00116958">
+      <w:r w:rsidR="00FF2242" w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ン</w:t>
       </w:r>
-      <w:r w:rsidR="006A48D0" w:rsidRPr="00116958">
+      <w:r w:rsidR="006A48D0" w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidR="000D5DF6" w:rsidRPr="00116958">
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>実施</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00116958">
+      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>結果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC97C46" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00116958" w:rsidRDefault="001C6233" w:rsidP="00E657E8">
+    <w:p w14:paraId="5EC97C46" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="004B4F0B" w:rsidRDefault="001C6233" w:rsidP="004B4F0B">
+      <w:r w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（１）実施日</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7DB6" w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B17B18" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:kern w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00116958">
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCC369D" w14:textId="77777777" w:rsidR="00525ED7" w:rsidRPr="004B4F0B" w:rsidRDefault="000A507D" w:rsidP="004B4F0B">
+      <w:r w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（２）実施内容</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（必要に応じて写真を添付すること）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E57F848" w14:textId="77777777" w:rsidR="001C6233" w:rsidRPr="00AB323D" w:rsidRDefault="001C6233" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDCB46D" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="001C6233" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:kern w:val="0"/>
-          <w:szCs w:val="21"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6102A45E" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="004B4F0B" w:rsidRDefault="001C6233" w:rsidP="004B4F0B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（３）訪問</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5DF6" w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>場所</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D68A422" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="726D7B19" w14:textId="77777777" w:rsidR="001C6233" w:rsidRPr="00AB323D" w:rsidRDefault="001C6233" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D186A9C" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="004B4F0B" w:rsidRDefault="000D5DF6" w:rsidP="004B4F0B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（４）参加者数</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBEDEAD" w14:textId="77777777" w:rsidR="000D5DF6" w:rsidRPr="00AB323D" w:rsidRDefault="000D5DF6" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2171845E" w14:textId="77777777" w:rsidR="007104A8" w:rsidRPr="00AB323D" w:rsidRDefault="007104A8" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEFC4BF" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRPr="00AB323D" w:rsidRDefault="00831FE7" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３　市内の宿泊施設及び観光に係る情報の提供方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5B8882" w14:textId="77777777" w:rsidR="00AF7DB6" w:rsidRDefault="00AF7DB6" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B05DBFD" w14:textId="77777777" w:rsidR="004764C0" w:rsidRDefault="004764C0" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF9C6E0" w14:textId="700BE6CA" w:rsidR="004764C0" w:rsidRPr="007434F2" w:rsidRDefault="004764C0" w:rsidP="000D5DF6">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007434F2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>４　印刷物などへのロゴマーク及び定型文の掲載方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA6681C" w14:textId="77777777" w:rsidR="004764C0" w:rsidRDefault="004764C0" w:rsidP="004764C0">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0190DB1E" w14:textId="2D38FF49" w:rsidR="00AF7DB6" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004764C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（エクスカーション用）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D32B2FD" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="00E657E8">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>実　施　報　告　書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D096A62" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D42E1BE" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>１　コンベンション</w:t>
+      </w:r>
+      <w:r w:rsidR="006A48D0" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>概要</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DB17B1" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）コンベンションの名称</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7528C567" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3829F408" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（２）開催者（申請者）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C83BB3C" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="722"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">氏　名：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B2CEF4" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="722"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">住　所：　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABA3E87" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="722"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>連絡先：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FDC3B8" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034A3B4B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）開催期間　　　年　　月　　日から　　年　　月　　日まで（　　日間）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D170BB" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADE9086" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775B464F" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（４）主な会場</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A5389E" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7479B8DF" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（５）参加者数　　　　　　　人</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB63B0B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760414E5" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２　エクスカーションの</w:t>
+      </w:r>
+      <w:r w:rsidR="006A48D0" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>実施結果</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A297CB" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="0012733B" w:rsidRDefault="006816A5" w:rsidP="0012733B">
+      <w:r w:rsidRPr="0012733B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（１）実施日</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7DB6" w:rsidRPr="00116958">
+      <w:r w:rsidRPr="0012733B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0012733B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0012733B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　年　　月　　日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A6114D" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F2868D" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D207EF3" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="0012733B" w:rsidRDefault="006816A5" w:rsidP="0012733B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012733B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（２）訪問場所</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B3252A" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA5A3E3" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268CF6F6" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="0012733B" w:rsidRDefault="006816A5" w:rsidP="0012733B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012733B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（３）参加人数　　　　　人</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EAF763" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39215766" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F22B401" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="004B4F0B" w:rsidRDefault="006816A5" w:rsidP="004B4F0B">
+      <w:r w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00166025" w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）借上げバス台数</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01605CF0" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68DA1D1B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="129B7E50" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="004B4F0B" w:rsidRDefault="006816A5" w:rsidP="004B4F0B">
+      <w:r w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00166025" w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4F0B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）利用したバス事業者</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72497869" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079D3A93" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DCD891" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="006816A5">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:kern w:val="0"/>
-[...17 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３　市内の宿泊施設及び観光に係る情報の提供方法</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746D113B" w14:textId="77777777" w:rsidR="006816A5" w:rsidRPr="00AB323D" w:rsidRDefault="006816A5" w:rsidP="00E657E8">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DCC369D" w14:textId="77777777" w:rsidR="00525ED7" w:rsidRPr="00116958" w:rsidRDefault="000A507D" w:rsidP="000D5DF6">
+    <w:p w14:paraId="173B0D7B" w14:textId="77777777" w:rsidR="00831FE7" w:rsidRPr="00AB323D" w:rsidRDefault="00AF7DB6" w:rsidP="000D5DF6">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
-[...22 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F80E3B3" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>収</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-    </w:p>
-[...187 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>支</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
-[...11 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>決</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
-[...11 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>算</w:t>
+      </w:r>
+      <w:r w:rsidR="00525ED7" w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00116958">
-[...19 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EAC36D3" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="1EAC36D3" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="846"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00116958">
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC00C9A" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="4FC00C9A" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB323D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（収入）　　　　　　　　　　　　　　　　　　　　　　　　（単位：円）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7862" w:type="dxa"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2620"/>
         <w:gridCol w:w="2621"/>
         <w:gridCol w:w="2621"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0038073C" w:rsidRPr="00116958" w14:paraId="790450DB" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="790450DB" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15B04285" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="15B04285" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00AB323D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>区　　分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F4A23D" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+          <w:p w14:paraId="25F4A23D" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00AB323D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>決　算　額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3500C14C" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="3500C14C" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00AB323D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>摘　　要</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038073C" w:rsidRPr="00116958" w14:paraId="09479023" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="09479023" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359ED001" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+          <w:p w14:paraId="359ED001" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLineChars="100" w:firstLine="250"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00AB323D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>補助金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="289E8650" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="289E8650" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64937DA2" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="64937DA2" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038073C" w:rsidRPr="00116958" w14:paraId="5CCA48EF" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5CCA48EF" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="197151DA" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="197151DA" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5DE872" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="2B5DE872" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAB257F" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="4CAB257F" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038073C" w:rsidRPr="00116958" w14:paraId="1CF3E75B" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="1CF3E75B" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="575CE3D2" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="575CE3D2" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="219CD7D1" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="219CD7D1" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19102F51" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="19102F51" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038073C" w:rsidRPr="00116958" w14:paraId="5D959ABE" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="5D959ABE" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53FF58FC" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="53FF58FC" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0605ADF7" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="0605ADF7" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22EF9E38" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="22EF9E38" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038073C" w:rsidRPr="00116958" w14:paraId="7EC441B9" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="7EC441B9" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5E410A" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="4F5E410A" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF20A8D" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="6DF20A8D" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="798BAEF7" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="798BAEF7" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0038073C" w:rsidRPr="00116958" w14:paraId="5220FC70" w14:textId="77777777" w:rsidTr="0038073C">
+      <w:tr w:rsidR="0038073C" w:rsidRPr="00AB323D" w14:paraId="5220FC70" w14:textId="77777777" w:rsidTr="0038073C">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1A4A1F" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="4A1A4A1F" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00AB323D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合　　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9A6119" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="6D9A6119" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568BF41E" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="00B73233">
+          <w:p w14:paraId="568BF41E" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="568130D9" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="568130D9" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="353BDEB5" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="353BDEB5" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54DB927B" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="54DB927B" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="16"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（支出）　　　　　　　　　　　　　　　　　　　　　　　　（単位：円）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2620"/>
         <w:gridCol w:w="2621"/>
         <w:gridCol w:w="2621"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B27A23" w:rsidRPr="00116958" w14:paraId="3BE48838" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="3BE48838" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="068F5287" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="068F5287" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00AB323D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>区　分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="435DB05A" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="435DB05A" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00AB323D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>決　算　額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C434615" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="7C434615" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00AB323D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>摘　要</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27A23" w:rsidRPr="00116958" w14:paraId="57294C66" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="57294C66" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="494A9819" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="494A9819" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB9C30F" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="4DB9C30F" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7CF754" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="6A7CF754" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27A23" w:rsidRPr="00116958" w14:paraId="655552B7" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="655552B7" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6664BAB2" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="6664BAB2" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415B301B" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="415B301B" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="625155CC" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="625155CC" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27A23" w:rsidRPr="00116958" w14:paraId="0B2EAD80" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0B2EAD80" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15532DFE" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="15532DFE" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33183840" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="33183840" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4332B3F6" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="4332B3F6" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27A23" w:rsidRPr="00116958" w14:paraId="23094FB0" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="23094FB0" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C2C5C5" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="18C2C5C5" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0329C7E0" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="0329C7E0" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E57D6A" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="74E57D6A" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27A23" w:rsidRPr="00116958" w14:paraId="313E6D4B" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="313E6D4B" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3742C703" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00E76DAA">
+          <w:p w14:paraId="3742C703" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00E76DAA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00AB323D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17D9A126" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="17D9A126" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1307E73B" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="1307E73B" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27A23" w:rsidRPr="00116958" w14:paraId="0522917D" w14:textId="77777777" w:rsidTr="00E76DAA">
+      <w:tr w:rsidR="00AB323D" w:rsidRPr="00AB323D" w14:paraId="0522917D" w14:textId="77777777" w:rsidTr="00E76DAA">
         <w:trPr>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F3AC30" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="42F3AC30" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00116958">
+            <w:r w:rsidRPr="00AB323D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合　計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19219464" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="19219464" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="384689D5" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00116958" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
+          <w:p w14:paraId="384689D5" w14:textId="77777777" w:rsidR="00B27A23" w:rsidRPr="00AB323D" w:rsidRDefault="00B27A23" w:rsidP="00B73233">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="16"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A342B79" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="1A342B79" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="912"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00116958">
+      <w:r w:rsidRPr="00AB323D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E748A3C" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidRDefault="0038073C" w:rsidP="0038073C">
+    <w:p w14:paraId="5E748A3C" w14:textId="77777777" w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidRDefault="0038073C" w:rsidP="0038073C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0038073C" w:rsidRPr="00116958" w:rsidSect="00E47ED3">
+    <w:sectPr w:rsidR="0038073C" w:rsidRPr="00AB323D" w:rsidSect="008E40F5">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1304" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="378" w:charSpace="1543"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="735D518A" w14:textId="77777777" w:rsidR="00DC0687" w:rsidRDefault="00DC0687" w:rsidP="00652293">
+    <w:p w14:paraId="08C600BC" w14:textId="77777777" w:rsidR="00635151" w:rsidRDefault="00635151" w:rsidP="00652293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ABD8C22" w14:textId="77777777" w:rsidR="00DC0687" w:rsidRDefault="00DC0687" w:rsidP="00652293">
+    <w:p w14:paraId="1E1A4381" w14:textId="77777777" w:rsidR="00635151" w:rsidRDefault="00635151" w:rsidP="00652293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -2591,71 +3181,160 @@
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37E8125D" w14:textId="77777777" w:rsidR="00DC0687" w:rsidRDefault="00DC0687" w:rsidP="00652293">
+    <w:p w14:paraId="5AFF438C" w14:textId="77777777" w:rsidR="00635151" w:rsidRDefault="00635151" w:rsidP="00652293">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14A664C7" w14:textId="77777777" w:rsidR="00DC0687" w:rsidRDefault="00DC0687" w:rsidP="00652293">
+    <w:p w14:paraId="5FF1A204" w14:textId="77777777" w:rsidR="00635151" w:rsidRDefault="00635151" w:rsidP="00652293">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06BB530C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="806A0AE8"/>
+    <w:lvl w:ilvl="0" w:tplc="E9089C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12B13C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDD87946"/>
     <w:lvl w:ilvl="0" w:tplc="ED823746">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedParen"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1051" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -2700,51 +3379,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3151" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3571" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3991" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B4D1D1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -2789,51 +3468,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B862AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33DAA8E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C02B428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -2878,51 +3557,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4020" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4440" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34317AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="76D42AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -2967,51 +3646,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9F2C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45FC5A22"/>
     <w:lvl w:ilvl="0" w:tplc="76D42AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -3056,51 +3735,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E922E83"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6FADA4A"/>
+    <w:lvl w:ilvl="0" w:tplc="E63084DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53FB7C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33DAA8E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C02B428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -3145,51 +3914,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4020" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4440" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CCB19BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="962A6B7C"/>
     <w:lvl w:ilvl="0" w:tplc="ED823746">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedParen"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="630" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1050" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -3234,51 +4003,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3150" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1868E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="76D42AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -3323,51 +4092,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C5F41A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -3412,51 +4181,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DA525B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060C4E"/>
     <w:lvl w:ilvl="0" w:tplc="76D42AB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1590" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
@@ -3501,88 +4270,187 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3690" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4530" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C7C79DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41769754"/>
+    <w:lvl w:ilvl="0" w:tplc="E9089C4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalFullWidth"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="446856950">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1760716628">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1480802794">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1987738473">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1760716628">
+  <w:num w:numId="5" w16cid:durableId="1055738481">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1480802794">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1055738481">
+  <w:num w:numId="6" w16cid:durableId="667053977">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="667053977">
+  <w:num w:numId="7" w16cid:durableId="386955039">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="706025054">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1442263975">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1086345798">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="386955039">
+  <w:num w:numId="11" w16cid:durableId="1138457574">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="706025054">
+  <w:num w:numId="12" w16cid:durableId="588003069">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1442263975">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="13" w16cid:durableId="891038505">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="218"/>
   <w:drawingGridHorizontalSpacing w:val="109"/>
   <w:drawingGridVerticalSpacing w:val="189"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -3591,409 +4459,467 @@
     <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00242BF0"/>
     <w:rsid w:val="00006818"/>
     <w:rsid w:val="00006EE8"/>
     <w:rsid w:val="00011434"/>
     <w:rsid w:val="00021B73"/>
+    <w:rsid w:val="000438C9"/>
     <w:rsid w:val="00046FAC"/>
     <w:rsid w:val="000511FB"/>
     <w:rsid w:val="00051926"/>
     <w:rsid w:val="00051F38"/>
     <w:rsid w:val="0006430D"/>
     <w:rsid w:val="00066503"/>
     <w:rsid w:val="00067AE2"/>
     <w:rsid w:val="00090B08"/>
     <w:rsid w:val="000916A9"/>
     <w:rsid w:val="00091D8A"/>
     <w:rsid w:val="00095DEA"/>
     <w:rsid w:val="000A40C8"/>
     <w:rsid w:val="000A507D"/>
     <w:rsid w:val="000A738A"/>
     <w:rsid w:val="000B1B10"/>
+    <w:rsid w:val="000B4F28"/>
     <w:rsid w:val="000C5193"/>
     <w:rsid w:val="000D5DF6"/>
     <w:rsid w:val="000F21BD"/>
     <w:rsid w:val="00103887"/>
     <w:rsid w:val="00116958"/>
     <w:rsid w:val="00117B49"/>
+    <w:rsid w:val="001227BE"/>
     <w:rsid w:val="00124B66"/>
     <w:rsid w:val="00125930"/>
     <w:rsid w:val="00126615"/>
+    <w:rsid w:val="0012733B"/>
     <w:rsid w:val="0013167F"/>
     <w:rsid w:val="00150301"/>
     <w:rsid w:val="001529B6"/>
+    <w:rsid w:val="001572D2"/>
     <w:rsid w:val="00157BF9"/>
     <w:rsid w:val="0016028D"/>
     <w:rsid w:val="00163327"/>
     <w:rsid w:val="00166025"/>
     <w:rsid w:val="001847CD"/>
     <w:rsid w:val="00195C8B"/>
     <w:rsid w:val="001962EB"/>
     <w:rsid w:val="001B02A2"/>
     <w:rsid w:val="001B7A83"/>
     <w:rsid w:val="001C117C"/>
     <w:rsid w:val="001C4820"/>
     <w:rsid w:val="001C6233"/>
     <w:rsid w:val="001D5D31"/>
     <w:rsid w:val="001D6C1C"/>
     <w:rsid w:val="001E5479"/>
     <w:rsid w:val="001F35A2"/>
     <w:rsid w:val="001F5951"/>
     <w:rsid w:val="001F5FCF"/>
     <w:rsid w:val="002051DB"/>
     <w:rsid w:val="00216255"/>
     <w:rsid w:val="00235155"/>
+    <w:rsid w:val="00236CB4"/>
     <w:rsid w:val="00237BE0"/>
     <w:rsid w:val="0024181E"/>
     <w:rsid w:val="00242BF0"/>
     <w:rsid w:val="00244816"/>
+    <w:rsid w:val="00245B5E"/>
     <w:rsid w:val="002500DC"/>
+    <w:rsid w:val="00257C4A"/>
+    <w:rsid w:val="00264D54"/>
     <w:rsid w:val="00265939"/>
+    <w:rsid w:val="002668ED"/>
     <w:rsid w:val="00271504"/>
     <w:rsid w:val="00282061"/>
     <w:rsid w:val="0028535B"/>
     <w:rsid w:val="002906AF"/>
-    <w:rsid w:val="00296B85"/>
+    <w:rsid w:val="00290E2A"/>
     <w:rsid w:val="002B1898"/>
     <w:rsid w:val="002B21FA"/>
     <w:rsid w:val="002B615A"/>
     <w:rsid w:val="002F078A"/>
     <w:rsid w:val="002F2BB4"/>
+    <w:rsid w:val="002F5C95"/>
     <w:rsid w:val="0032277A"/>
     <w:rsid w:val="00323BFF"/>
     <w:rsid w:val="003402A7"/>
+    <w:rsid w:val="00341C02"/>
     <w:rsid w:val="00360989"/>
     <w:rsid w:val="003713A7"/>
     <w:rsid w:val="00373410"/>
     <w:rsid w:val="00375E9B"/>
     <w:rsid w:val="00376A56"/>
     <w:rsid w:val="0038073C"/>
     <w:rsid w:val="003843F6"/>
     <w:rsid w:val="003A32F9"/>
     <w:rsid w:val="003A4E45"/>
     <w:rsid w:val="003D72E9"/>
     <w:rsid w:val="003E1790"/>
     <w:rsid w:val="0040109A"/>
     <w:rsid w:val="004225A4"/>
     <w:rsid w:val="00422F91"/>
     <w:rsid w:val="00423B21"/>
     <w:rsid w:val="004265A3"/>
     <w:rsid w:val="004341FB"/>
     <w:rsid w:val="00436A9E"/>
     <w:rsid w:val="0044793C"/>
     <w:rsid w:val="00461420"/>
     <w:rsid w:val="00467A48"/>
     <w:rsid w:val="00473EC2"/>
+    <w:rsid w:val="004764C0"/>
     <w:rsid w:val="00481A41"/>
     <w:rsid w:val="00484ED9"/>
+    <w:rsid w:val="0049533D"/>
+    <w:rsid w:val="004B29B2"/>
     <w:rsid w:val="004B4DF1"/>
+    <w:rsid w:val="004B4F0B"/>
     <w:rsid w:val="004D00C5"/>
     <w:rsid w:val="004D1CEE"/>
     <w:rsid w:val="004D2CD2"/>
     <w:rsid w:val="004D376F"/>
+    <w:rsid w:val="004E1C94"/>
     <w:rsid w:val="004E28D5"/>
     <w:rsid w:val="004F0512"/>
+    <w:rsid w:val="005059F0"/>
     <w:rsid w:val="005110AF"/>
     <w:rsid w:val="00512313"/>
     <w:rsid w:val="005141F4"/>
     <w:rsid w:val="00522D60"/>
     <w:rsid w:val="00525ED7"/>
     <w:rsid w:val="005638F5"/>
     <w:rsid w:val="00577D0C"/>
     <w:rsid w:val="00581E1E"/>
     <w:rsid w:val="00594667"/>
+    <w:rsid w:val="005A0D15"/>
     <w:rsid w:val="005A1256"/>
+    <w:rsid w:val="005B2C01"/>
     <w:rsid w:val="005E1C35"/>
     <w:rsid w:val="005E4405"/>
     <w:rsid w:val="005F5CA6"/>
     <w:rsid w:val="005F603D"/>
+    <w:rsid w:val="00600B29"/>
+    <w:rsid w:val="00615FB8"/>
     <w:rsid w:val="006232CD"/>
     <w:rsid w:val="00630207"/>
     <w:rsid w:val="0063311A"/>
+    <w:rsid w:val="00635151"/>
     <w:rsid w:val="00637224"/>
     <w:rsid w:val="0064500C"/>
     <w:rsid w:val="00652293"/>
     <w:rsid w:val="006605A2"/>
     <w:rsid w:val="00660899"/>
     <w:rsid w:val="006816A5"/>
     <w:rsid w:val="00690189"/>
     <w:rsid w:val="00697633"/>
     <w:rsid w:val="006A0A69"/>
     <w:rsid w:val="006A48D0"/>
     <w:rsid w:val="006A74B5"/>
     <w:rsid w:val="006B043A"/>
     <w:rsid w:val="006B51E1"/>
+    <w:rsid w:val="006C0B85"/>
     <w:rsid w:val="006D7053"/>
     <w:rsid w:val="006E6A84"/>
-    <w:rsid w:val="006F0BC0"/>
     <w:rsid w:val="006F52DF"/>
     <w:rsid w:val="006F7214"/>
     <w:rsid w:val="00703648"/>
     <w:rsid w:val="007104A8"/>
     <w:rsid w:val="0072623F"/>
     <w:rsid w:val="00735038"/>
+    <w:rsid w:val="007434F2"/>
     <w:rsid w:val="00743ABA"/>
     <w:rsid w:val="00747793"/>
     <w:rsid w:val="007526B9"/>
     <w:rsid w:val="007600DE"/>
     <w:rsid w:val="007754EE"/>
+    <w:rsid w:val="00776E8A"/>
     <w:rsid w:val="00780DF2"/>
     <w:rsid w:val="007A1B66"/>
     <w:rsid w:val="007A3FB0"/>
     <w:rsid w:val="007A68F3"/>
     <w:rsid w:val="007B093A"/>
+    <w:rsid w:val="007C3F69"/>
     <w:rsid w:val="007D1525"/>
     <w:rsid w:val="007D1E0C"/>
     <w:rsid w:val="007D725D"/>
     <w:rsid w:val="007E34DF"/>
     <w:rsid w:val="007E5FD5"/>
     <w:rsid w:val="007F0F96"/>
     <w:rsid w:val="007F4243"/>
     <w:rsid w:val="007F72CB"/>
     <w:rsid w:val="00805C2E"/>
     <w:rsid w:val="00806942"/>
+    <w:rsid w:val="0081529B"/>
     <w:rsid w:val="00831FE7"/>
     <w:rsid w:val="00836012"/>
+    <w:rsid w:val="008408A2"/>
     <w:rsid w:val="008453C2"/>
     <w:rsid w:val="00847809"/>
     <w:rsid w:val="008515F8"/>
     <w:rsid w:val="00854B94"/>
     <w:rsid w:val="00865FF3"/>
     <w:rsid w:val="0086790D"/>
     <w:rsid w:val="00883A7E"/>
     <w:rsid w:val="0088400B"/>
     <w:rsid w:val="0088585C"/>
     <w:rsid w:val="008868AC"/>
     <w:rsid w:val="0089162D"/>
     <w:rsid w:val="00894BAC"/>
+    <w:rsid w:val="00897059"/>
     <w:rsid w:val="008B3379"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B4C3D"/>
     <w:rsid w:val="008B5527"/>
     <w:rsid w:val="008B603F"/>
     <w:rsid w:val="008C022D"/>
     <w:rsid w:val="008C072B"/>
     <w:rsid w:val="008C645D"/>
     <w:rsid w:val="008D5C31"/>
+    <w:rsid w:val="008E40F5"/>
     <w:rsid w:val="008E7CB7"/>
     <w:rsid w:val="008F152C"/>
+    <w:rsid w:val="008F24B8"/>
     <w:rsid w:val="008F276A"/>
     <w:rsid w:val="008F52F9"/>
     <w:rsid w:val="00901681"/>
     <w:rsid w:val="009041AD"/>
     <w:rsid w:val="00914100"/>
     <w:rsid w:val="00920636"/>
     <w:rsid w:val="00920979"/>
     <w:rsid w:val="00933A4E"/>
+    <w:rsid w:val="009411E8"/>
     <w:rsid w:val="00942653"/>
+    <w:rsid w:val="0094551A"/>
     <w:rsid w:val="00950F18"/>
     <w:rsid w:val="00980B5D"/>
     <w:rsid w:val="009913B1"/>
     <w:rsid w:val="009A19A1"/>
+    <w:rsid w:val="009A2BDB"/>
     <w:rsid w:val="009A6B85"/>
     <w:rsid w:val="009B20C9"/>
     <w:rsid w:val="009C4026"/>
+    <w:rsid w:val="009E3B12"/>
     <w:rsid w:val="00A205A7"/>
     <w:rsid w:val="00A240A0"/>
     <w:rsid w:val="00A3152B"/>
+    <w:rsid w:val="00A32D31"/>
     <w:rsid w:val="00A3360B"/>
     <w:rsid w:val="00A35DFF"/>
+    <w:rsid w:val="00A40740"/>
     <w:rsid w:val="00A47A3A"/>
     <w:rsid w:val="00A56434"/>
     <w:rsid w:val="00A64211"/>
     <w:rsid w:val="00A74E4D"/>
     <w:rsid w:val="00A80017"/>
     <w:rsid w:val="00A85560"/>
+    <w:rsid w:val="00AA7CFA"/>
+    <w:rsid w:val="00AB323D"/>
     <w:rsid w:val="00AC0741"/>
     <w:rsid w:val="00AC180A"/>
     <w:rsid w:val="00AC280D"/>
     <w:rsid w:val="00AC5339"/>
     <w:rsid w:val="00AC5EA6"/>
     <w:rsid w:val="00AD26D2"/>
+    <w:rsid w:val="00AE372F"/>
     <w:rsid w:val="00AF7DB6"/>
     <w:rsid w:val="00B0074E"/>
     <w:rsid w:val="00B0515C"/>
     <w:rsid w:val="00B10600"/>
     <w:rsid w:val="00B23048"/>
     <w:rsid w:val="00B23AD9"/>
     <w:rsid w:val="00B27A23"/>
     <w:rsid w:val="00B50A4B"/>
     <w:rsid w:val="00B608DD"/>
     <w:rsid w:val="00B664D8"/>
     <w:rsid w:val="00B66536"/>
     <w:rsid w:val="00B73233"/>
     <w:rsid w:val="00B757FA"/>
     <w:rsid w:val="00B76938"/>
     <w:rsid w:val="00B872B1"/>
     <w:rsid w:val="00B93616"/>
+    <w:rsid w:val="00BD6D20"/>
     <w:rsid w:val="00BE3774"/>
+    <w:rsid w:val="00BE543C"/>
     <w:rsid w:val="00BF0D85"/>
     <w:rsid w:val="00C047F9"/>
     <w:rsid w:val="00C065F6"/>
+    <w:rsid w:val="00C16D6B"/>
     <w:rsid w:val="00C1786A"/>
     <w:rsid w:val="00C21EA1"/>
+    <w:rsid w:val="00C24F91"/>
     <w:rsid w:val="00C25472"/>
     <w:rsid w:val="00C34860"/>
     <w:rsid w:val="00C365D4"/>
     <w:rsid w:val="00C368DA"/>
-    <w:rsid w:val="00C458FF"/>
     <w:rsid w:val="00C51622"/>
     <w:rsid w:val="00C649E2"/>
     <w:rsid w:val="00C66BA4"/>
     <w:rsid w:val="00C70999"/>
     <w:rsid w:val="00C73F25"/>
     <w:rsid w:val="00C74D58"/>
     <w:rsid w:val="00C76F1C"/>
     <w:rsid w:val="00C82661"/>
     <w:rsid w:val="00C863F7"/>
     <w:rsid w:val="00CA459D"/>
     <w:rsid w:val="00CB2853"/>
+    <w:rsid w:val="00CB6B3B"/>
     <w:rsid w:val="00CC4451"/>
     <w:rsid w:val="00CD36D2"/>
     <w:rsid w:val="00CF1422"/>
+    <w:rsid w:val="00CF2B4D"/>
+    <w:rsid w:val="00D01024"/>
     <w:rsid w:val="00D01A30"/>
+    <w:rsid w:val="00D15D1C"/>
     <w:rsid w:val="00D1644F"/>
     <w:rsid w:val="00D24B5C"/>
     <w:rsid w:val="00D44B3F"/>
     <w:rsid w:val="00D46CFD"/>
+    <w:rsid w:val="00D70FEB"/>
+    <w:rsid w:val="00D772FF"/>
     <w:rsid w:val="00D852B7"/>
     <w:rsid w:val="00D87A6A"/>
     <w:rsid w:val="00DA044B"/>
     <w:rsid w:val="00DA5784"/>
     <w:rsid w:val="00DB2ADE"/>
     <w:rsid w:val="00DC0687"/>
     <w:rsid w:val="00DC1568"/>
     <w:rsid w:val="00DC19CC"/>
     <w:rsid w:val="00DD3348"/>
     <w:rsid w:val="00DD6049"/>
+    <w:rsid w:val="00DE7319"/>
     <w:rsid w:val="00DF5DAB"/>
     <w:rsid w:val="00DF79B5"/>
     <w:rsid w:val="00E0245F"/>
     <w:rsid w:val="00E04CD9"/>
     <w:rsid w:val="00E11A4B"/>
     <w:rsid w:val="00E13605"/>
     <w:rsid w:val="00E14EB0"/>
     <w:rsid w:val="00E1622C"/>
+    <w:rsid w:val="00E219D5"/>
     <w:rsid w:val="00E2456C"/>
+    <w:rsid w:val="00E27B7A"/>
     <w:rsid w:val="00E35C09"/>
     <w:rsid w:val="00E3666C"/>
     <w:rsid w:val="00E37561"/>
     <w:rsid w:val="00E47016"/>
     <w:rsid w:val="00E47ED3"/>
+    <w:rsid w:val="00E519DB"/>
     <w:rsid w:val="00E657E8"/>
     <w:rsid w:val="00E72D6C"/>
     <w:rsid w:val="00E7586E"/>
     <w:rsid w:val="00E76DAA"/>
     <w:rsid w:val="00E77922"/>
+    <w:rsid w:val="00E90B51"/>
     <w:rsid w:val="00EA1D22"/>
     <w:rsid w:val="00EA67E9"/>
+    <w:rsid w:val="00EA6A42"/>
     <w:rsid w:val="00EC0E24"/>
+    <w:rsid w:val="00EC42E1"/>
     <w:rsid w:val="00ED4C9F"/>
     <w:rsid w:val="00ED62E7"/>
     <w:rsid w:val="00EF48DA"/>
     <w:rsid w:val="00EF625C"/>
     <w:rsid w:val="00EF7BDA"/>
     <w:rsid w:val="00F027B1"/>
     <w:rsid w:val="00F11D4D"/>
     <w:rsid w:val="00F301C1"/>
     <w:rsid w:val="00F368AF"/>
+    <w:rsid w:val="00F43209"/>
     <w:rsid w:val="00F44647"/>
     <w:rsid w:val="00F478A2"/>
     <w:rsid w:val="00F521F5"/>
     <w:rsid w:val="00F5290E"/>
     <w:rsid w:val="00F72A0C"/>
     <w:rsid w:val="00F72DD7"/>
     <w:rsid w:val="00F7655B"/>
     <w:rsid w:val="00F8146B"/>
     <w:rsid w:val="00F823ED"/>
     <w:rsid w:val="00F84325"/>
     <w:rsid w:val="00F84DDF"/>
     <w:rsid w:val="00F85D74"/>
     <w:rsid w:val="00F8696D"/>
     <w:rsid w:val="00F87D0D"/>
     <w:rsid w:val="00F917BC"/>
+    <w:rsid w:val="00FA2DA0"/>
     <w:rsid w:val="00FB63AA"/>
     <w:rsid w:val="00FC523C"/>
     <w:rsid w:val="00FD21A3"/>
     <w:rsid w:val="00FD48B1"/>
     <w:rsid w:val="00FD4C15"/>
     <w:rsid w:val="00FF06C7"/>
     <w:rsid w:val="00FF2242"/>
     <w:rsid w:val="00FF3DE1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="42B723B8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0F9A65C8-6ABD-41AE-AA31-D168AD2DF522}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4552,55 +5478,74 @@
     <w:rsid w:val="008F152C"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Century"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="af0">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000C5193"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="ﾘﾎﾟｰﾄﾜｰﾄﾞﾊﾟﾙ"/>
+    <w:rsid w:val="00245B5E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:wordWrap w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="366" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝"/>
+      <w:spacing w:val="9"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4881,70 +5826,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0729CE0-8519-4D7F-BA5C-125A873F72E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>736</Characters>
+  <Pages>4</Pages>
+  <Words>178</Words>
+  <Characters>1021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>情報システム課</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>864</CharactersWithSpaces>
+  <CharactersWithSpaces>1197</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>大津市総務課</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>